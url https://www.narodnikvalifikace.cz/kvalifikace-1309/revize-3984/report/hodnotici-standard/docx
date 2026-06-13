--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FD95A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FD95A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FD95A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D63D2D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D63D2D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D63D2D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 29.4.2026 0:18:23</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D68D008"/>
+    <w:nsid w:val="7E0AA912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005CC80E"/>
+    <w:nsid w:val="059CC8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BF01BB3"/>
+    <w:nsid w:val="243B7A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>