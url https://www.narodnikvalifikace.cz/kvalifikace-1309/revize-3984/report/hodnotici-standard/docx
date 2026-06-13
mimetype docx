--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D63D2D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D63D2D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D63D2D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD47E2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD47E2BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD47E2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 15:49:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E0AA912"/>
+    <w:nsid w:val="1465632B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="059CC8D5"/>
+    <w:nsid w:val="448D398F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="243B7A5D"/>
+    <w:nsid w:val="7D5B617F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>