--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD47E2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD47E2BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD47E2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C877203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C877203" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C877203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 13.6.2026 18:08:26</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1465632B"/>
+    <w:nsid w:val="365109DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448D398F"/>
+    <w:nsid w:val="17B8F0F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D5B617F"/>
+    <w:nsid w:val="30F2DB56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>