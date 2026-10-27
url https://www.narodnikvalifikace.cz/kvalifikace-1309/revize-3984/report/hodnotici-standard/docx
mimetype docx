--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C877203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C877203" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C877203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R187B2F37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR187B2F37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR187B2F37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:08</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:08</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3809,79 +3809,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8568" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6009" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3893,51 +3893,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3949,51 +3949,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4008,51 +4008,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na zhotovování oděvů a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby oděvů nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oborech zaměřených na výrobu oděvů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4067,51 +4067,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti oděvnictví a alespoň 5 let odborné praxe v oblasti výroby oděvů nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oborech zaměřených na výrobu oděvů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4126,51 +4126,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na oděvní technologie a alespoň 5 let odborné praxe v oblasti výroby oděvů nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oborech zaměřených na výrobu oděvů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4221,51 +4221,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>+ střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby oděvů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4277,400 +4277,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4905,336 +4790,336 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro děvní výrobky - technický nákres a technický popis (minimálně pro 3 druhy oděvního výrobku - kalhoty, sako, plášť; ke každému druhu minimálně 3 různé varianty těchto výrobků pro dámské oděvy a minimálně 3 různé varianty těchto výrobků pro pánské oděvy), velikostní sortiment a tabulky měr oděvních výrobků</w:t>
+        <w:t>Technická dokumentace pro děvní výrobky - technický nákres a technický popis (minimálně pro 3 druhy oděvního výrobku - kalhoty, sako, plášť; ke každému druhu minimálně 3 různé varianty těchto výrobků pro dámské oděvy a minimálně 3 různé varianty těchto výrobků pro pánské oděvy), velikostní sortiment a tabulky měr oděvních výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), nůžky, PC s CAD softwarem pro konstrukci oděvů</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), nůžky, PC s CAD softwarem pro konstrukci oděvů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování dílů a součástí oděvních výrobků</w:t>
+        <w:t>Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování dílů a součástí oděvních výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro konstrukční výpočty, psací potřeby, případně PC</w:t>
+        <w:t>Záznamové archy pro konstrukční výpočty, psací potřeby, případně PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5597,51 +5482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +5887,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 11.9.2026 20:27:09</w:t>
+        <w:t>Oděvní technik konstruktér a modelář / technička konstruktérka a modelářka, 27.10.2026 3:36:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="365109DB"/>
+    <w:nsid w:val="7271D0E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B8F0F7"/>
+    <w:nsid w:val="18598040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6294,188 +6179,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>