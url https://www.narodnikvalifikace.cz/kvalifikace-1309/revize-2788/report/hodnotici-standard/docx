--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R616A3D73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR616A3D73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR616A3D73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE9D99B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE9D99B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE9D99B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 13.6.2026 13:06:57</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43FB505B"/>
+    <w:nsid w:val="7A05BB3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3450C671"/>
+    <w:nsid w:val="3D9E50C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01E73E42"/>
+    <w:nsid w:val="5F13A6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>