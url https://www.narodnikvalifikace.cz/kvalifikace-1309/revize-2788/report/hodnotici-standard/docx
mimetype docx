--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE9D99B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE9D99B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE9D99B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD4594F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD4594F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD4594F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3590,51 +3590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4385,51 +4385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4626,51 +4626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro děvní výrobky - technický nákres a technický popis (minimálně pro 3 druhy oděvního výrobku - kalhoty, sako, plášť; ke každému druhu minimálně 3 různé varianty těchto výrobků pro dámské oděvy a minimálně 3 různé varianty těchto výrobků pro pánské oděvy), velikostní sortiment a tabulky měr oděvních výrobků</w:t>
+        <w:t>Technická dokumentace pro děvní výrobky - technický nákres a technický popis (minimálně pro 3 druhy oděvního výrobku - kalhoty, sako, plášť; ke každému druhu minimálně 3 různé varianty těchto výrobků pro dámské oděvy a minimálně 3 různé varianty těchto výrobků pro pánské oděvy), velikostní sortiment a tabulky měr oděvních výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5013,51 +5013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), nůžky, PC s CAD softwarem pro konstrukci oděvů</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslicí a rýsovací pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), nůžky, PC s CAD softwarem pro konstrukci oděvů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5072,51 +5072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování dílů a součástí oděvních výrobků</w:t>
+        <w:t>Pracoviště se základním vybavením pro polohování – stůl (minimální délky 2 m), PC s CAD softwarem pro polohování dílů a součástí oděvních výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5131,51 +5131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5190,51 +5190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro konstrukční výpočty, psací potřeby, případně PC</w:t>
+        <w:t>Záznamové archy pro konstrukční výpočty, psací potřeby, případně PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5764" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5597,51 +5597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6002,84 +6002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik konstruktér a modelář, 11.9.2026 20:30:50</w:t>
+        <w:t>Oděvní technik konstruktér a modelář, 27.10.2026 2:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A05BB3B"/>
+    <w:nsid w:val="0740FE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6165,51 +6165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D9E50C5"/>
+    <w:nsid w:val="0F13B1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6295,51 +6295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F13A6B0"/>
+    <w:nsid w:val="1983CB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>