--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R140A81E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR140A81E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR140A81E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R519ABEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR519ABEDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR519ABEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -683,51 +683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1489,51 +1489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2463,51 +2463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3716,51 +3716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4392,51 +4392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4633,51 +4633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4961,51 +4961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace (technický nákres, technický popis, pracovní předpis) pro odění výrobky (minimálně pro 3 druhy oděvních výrobků - trupový, kalhotový, sukňový; ke každému druhu minimálně 2 různé varianty těchto výrobků)</w:t>
+        <w:t>Technická dokumentace (technický nákres, technický popis, pracovní předpis) pro odění výrobky (minimálně pro 3 druhy oděvních výrobků - trupový, kalhotový, sukňový; ke každému druhu minimálně 2 různé varianty těchto výrobků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé druhy hotových oděvních výrobků (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový) a polotovary těchto výrobků (minimálně 5 vzorků pro předvedení operace a/nebo popisu postupu práce)</w:t>
+        <w:t>Různé druhy hotových oděvních výrobků (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový) a polotovary těchto výrobků (minimálně 5 vzorků pro předvedení operace a/nebo popisu postupu práce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5079,51 +5079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace spojování: šicí stroje (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým), speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovací stroj), nůžky, krejčovský metr</w:t>
+        <w:t>Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace spojování: šicí stroje (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým), speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovací stroj), nůžky, krejčovský metr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5138,51 +5138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace tvarování: fixační technika (fixační lis) a žehlicí technika (parní a elektrická nebo elektroparní žehlička, žehlicí stůl, základní tvarovky)</w:t>
+        <w:t>Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace tvarování: fixační technika (fixační lis) a žehlicí technika (parní a elektrická nebo elektroparní žehlička, žehlicí stůl, základní tvarovky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5197,51 +5197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5256,51 +5256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro vypracování výrobního postupu, psací potřeby, případně PC</w:t>
+        <w:t>Záznamové archy pro vypracování výrobního postupu, psací potřeby, případně PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5663,51 +5663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a na přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6068,84 +6068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor oděvní výroby, 13.9.2026 19:25:16</w:t>
+        <w:t>Operátor oděvní výroby, 29.10.2026 1:37:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B7EC3F0"/>
+    <w:nsid w:val="36A45363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6231,51 +6231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="745845C8"/>
+    <w:nsid w:val="12B10393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6361,51 +6361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D33CE8C"/>
+    <w:nsid w:val="49B88D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>