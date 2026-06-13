--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R88B1D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR88B1D17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR88B1D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R396C51A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR396C51A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR396C51A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6787,51 +6787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7100,51 +7100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 12 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7617,84 +7617,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hopex Louny s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 29.4.2026 0:17:55</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="024BD763"/>
+    <w:nsid w:val="05F75D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7780,51 +7780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31E78E44"/>
+    <w:nsid w:val="324B4C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>