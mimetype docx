--- v1 (2026-06-13)
+++ v2 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R396C51A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR396C51A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR396C51A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3912742D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3912742D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3912742D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6787,51 +6787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7100,51 +7100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 12 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7617,84 +7617,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hopex Louny s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 13.6.2026 13:29:42</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05F75D3F"/>
+    <w:nsid w:val="6B2C96B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7780,51 +7780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324B4C21"/>
+    <w:nsid w:val="266D06E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>