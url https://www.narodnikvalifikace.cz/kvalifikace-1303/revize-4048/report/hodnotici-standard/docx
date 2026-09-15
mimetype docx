--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3912742D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3912742D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3912742D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R312D87A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR312D87A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR312D87A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6787,51 +6787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7100,51 +7100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 12 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7617,84 +7617,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hopex Louny s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka chmele, 31.7.2026 17:14:48</w:t>
+        <w:t>Pěstitel/pěstitelka chmele, 15.9.2026 16:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B2C96B1"/>
+    <w:nsid w:val="4D0C860D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7780,51 +7780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="266D06E5"/>
+    <w:nsid w:val="26067E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>