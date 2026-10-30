--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R583A7B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR583A7B41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR583A7B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB82E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB82E83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB82E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6540,51 +6540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vlastní pozemek, případně smluvně zajištěné pozemky s chmelovou konstrukcí a s porostem chmele</w:t>
+        <w:t>Vlastní pozemek, případně smluvně zajištěné pozemky s chmelovou konstrukcí a s porostem chmele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6599,51 +6599,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení zkoušky vybavenou PC s připojením k internetu</w:t>
+        <w:t>Místnost pro provedení zkoušky vybavenou PC s připojením k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13118"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6658,51 +6658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Traktor a základní mechanizační prostředky pro zpracování půdy ve chmelnici (pluh, kypřič, brány, plečka), pro ošetření chmelnice za vegetace (ořezávač, rosič chmele, plošina do chmelnice) a pro sklizeň chmele (strhávač štoků, sklizňová linka na chmel)</w:t>
+        <w:t>Traktor a základní mechanizační prostředky pro zpracování půdy ve chmelnici (pluh, kypřič, brány, plečka), pro ošetření chmelnice za vegetace (ořezávač, rosič chmele, plošina do chmelnice) a pro sklizeň chmele (strhávač štoků, sklizňová linka na chmel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6787,51 +6787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7100,51 +7100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 12 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7617,84 +7617,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hopex Louny s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel chmele, 15.9.2026 15:25:16</w:t>
+        <w:t>Pěstitel chmele, 30.10.2026 20:15:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3805FD87"/>
+    <w:nsid w:val="61106A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7780,51 +7780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB8F52F"/>
+    <w:nsid w:val="722ACAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>