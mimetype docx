--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3871E1EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3871E1EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3871E1EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R371B9EED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR371B9EED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR371B9EED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13856,51 +13856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22526,51 +22526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22801,79 +22801,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10180" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="7387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22885,51 +22885,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22941,51 +22941,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23000,51 +23000,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na výrobu obuvi nebo plastikářskou nebo gumárenskou výrobu nebo chemii - gumař plastikář a střední vzdělání s maturitní zkouškou v jiném oboru a alespoň 5 let odborné praxe v oblasti plastikářské nebo gumárenské výroby obuvi nebo v chemickém nebo zpracovatelském průmyslu chemického charakteru nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti plastikářské nebo gumárenské výroby obuvi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23059,51 +23059,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na zpracování usní, plastů a pryže nebo na aplikovanou chemii - technologii polymerů a alespoň 5 let odborné praxe v oblasti plastikářské nebo gumárenské výroby obuvi nebo v chemickém nebo zpracovatelském průmyslu chemického charakteru nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti plastikářské nebo gumárenské výroby obuvi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23118,51 +23118,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na plastikářskou nebo gumárenskou technologii nebo technologii polymerů a alespoň 5 let odborné praxe v oblasti plastikářské nebo gumárenské výroby obuvi nebo v chemickém nebo zpracovatelském průmyslu chemického charakteru nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti plastikářské nebo gumárenské výroby obuvi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -23177,51 +23177,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 32-026-M Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti plastikářské nebo gumárenské výroby obuvi nebo v chemickém nebo zpracovatelském průmyslu chemického charakteru nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti plastikářské nebo gumárenské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23233,166 +23233,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -23404,229 +23345,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9633" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="6839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24537,714 +24366,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3896"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3910"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="3910"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3910"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="3910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>linka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="3910"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="3910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="3910"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="3910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="3910"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="3910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="3910"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="3910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4146"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4160"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="4160"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4160"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vstřikovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4160"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="4160"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="4160"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="4160"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="4160"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvářecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="4160"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="4160"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ořezávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="4160"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="4160"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okrajů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="4160"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="4160"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přetoků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="4160"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="4160"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="4160"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4395"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4410"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4410"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4410"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4410"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="4410"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>míchání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="4410"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>past</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="4410"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="4410"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směsí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="4410"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásobníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="4410"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="4410"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pasty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="4410"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="4410"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směsi,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="4410"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="4410"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="4410"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávkovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="4410"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="4410"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstřikovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4640"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25710,2142 +25539,2142 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5106"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5120"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="5120"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5120"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="5120"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="5120"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="5120"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="5120"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kladívko,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5120"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="5120"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="5120"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětec)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5355"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5370"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="5370"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5370"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5370"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>suroviny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="5370"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(pasta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="5370"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PVC,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="5370"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>granulát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="5370"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podšívky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="5370"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="5370"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="5370"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="5370"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="5370"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>denní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="5370"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="5370"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="5370"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="5370"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="5370"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5600"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10075" w:y="5370"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="5600"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="5600"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="5600"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svršky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="5600"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="5600"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5600"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="5600"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="5600"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>denní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="5600"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="5600"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="5600"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="5600"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="5600"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="5600"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="5600"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5830"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpracované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5830"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5830"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="5830"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5830"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="5830"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="5830"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5830"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="5830"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="5830"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="5830"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="5830"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="5830"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6066"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6080"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6080"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozpracované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="6080"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="6080"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="6080"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="6080"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="6080"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="6080"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="6080"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="6080"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="6080"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="6080"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="6080"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="6080"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6315"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6330"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="6330"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="6330"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="6330"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="6330"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="6330"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="6330"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="6330"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="6330"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="6330"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="6330"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="6330"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="6330"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="6330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6565"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6579"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="6579"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6579"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obuvnický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="6579"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6579"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="6579"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="6579"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="6579"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="6579"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="6579"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="6579"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="6579"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="6579"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="6579"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="6579"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6814"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6829"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="6829"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6829"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6829"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="6829"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="6829"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="6829"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="6829"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="6829"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půlpár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7064"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="7078"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7078"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>surovin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="7078"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="7078"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polotovarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="7078"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="7078"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="7078"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="7078"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="7078"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="7078"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="7078"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10027" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28022,442 +27851,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7779"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7794"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7794"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>linka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="7794"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="7794"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7794"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="7794"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8029"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8043"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8043"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(válcovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="8043"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="8043"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hnětací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="8043"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="8043"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="8043"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>míchací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="8043"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="8043"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="8043"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vulkanizační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="8043"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lisy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="8043"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="8043"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="8043"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="8043"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="8043"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="8043"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28617,323 +28446,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8509"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8523"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8523"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8523"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="8523"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="8523"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="8523"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="8523"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(lisovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="8523"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="8523"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="8523"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="8523"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="8523"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="8523"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kopyta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="8523"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="8523"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="8523"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="8523"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>denní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="8523"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29025,510 +28854,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9003"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="9003"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9003"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="9003"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9003"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="9003"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="9003"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kladívko,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="9003"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zavalovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="9003"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>váleček,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="9003"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="9003"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětec)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9238"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9253"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="9253"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9253"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="9253"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>suroviny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="9253"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(granulát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="9253"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>faxinky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="9253"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podšívky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9253"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="9253"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="9253"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="9253"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9253"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>denní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="9253"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="9253"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="9253"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="9253"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="9253"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="9253"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9483"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29773,1649 +29602,1649 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9718"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9733"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9733"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9733"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozpracované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="9733"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9733"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="9733"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="9733"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="9733"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="9733"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="9733"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="9733"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="9733"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="9733"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="9733"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="9733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9968"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9982"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="9982"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9982"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obuvnické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9982"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="9982"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="9982"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="9982"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="9982"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="9982"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="9982"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="9982"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="9982"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="9982"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10218"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10232"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10232"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10232"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="10232"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="10232"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="10232"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="10232"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="10232"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="10232"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="10232"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="10232"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="10232"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="10232"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="10232"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="10232"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10467"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10482"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10482"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10482"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obuvnický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="10482"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="10482"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10482"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="10482"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10482"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="10482"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="10482"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="10482"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="10482"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="10482"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="10482"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="10482"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10717"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10731"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10731"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10731"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Gumárenský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="10731"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="10731"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="10731"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10731"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="10731"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="10731"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="10731"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="10731"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="10731"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maximálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="10731"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="10731"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10966"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10981"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="10981"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10981"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10981"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="10981"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="10981"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="10981"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="10981"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="10981"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půlpár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11216"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="11230"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11230"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="11230"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>surovin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="11230"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="11230"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polotovarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="11230"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="11230"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="11230"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="11230"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="11230"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="11230"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="11230"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kusů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="11230"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="11230"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="11230"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>párů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="11230"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11461"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31643,340 +31472,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11931"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11946"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="11946"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11946"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11946"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11946"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="11946"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="11946"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obuvi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="11946"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="11946"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="11946"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="11946"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="11946"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="11946"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="11946"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="11946"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="11946"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="11946"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="11946"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="11946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12176"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -32221,272 +32050,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12411"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12426"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="12426"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="12426"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12426"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="12426"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="12426"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekologické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="12426"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstraňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="12426"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plastikářských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="12426"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="12426"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gumárenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="12426"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="12426"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="12426"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="12426"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12656"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -32663,663 +32492,663 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12891"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12906"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12906"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="12906"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(technologická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12906"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="12906"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="12906"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="12906"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="12906"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="12906"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="12906"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="12906"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="12906"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="12906"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="12906"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="12906"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10132" w:y="12906"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13136"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="12906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="13136"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13136"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="13136"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13136"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13136"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13136"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13386"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13386"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tiskopis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="13386"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="13386"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="13386"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="13386"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="13386"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="13386"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="13386"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="13386"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="13386"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="13386"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="13386"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="13386"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="13386"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="13386"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13616"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33360,493 +33189,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13851"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13866"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="13866"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Blok</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="13866"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>založení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="13866"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13866"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="13866"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="13866"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="13866"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="13866"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="13866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14101"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1349" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
-[...16 lines deleted...]
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="14115"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Objednávkový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14115"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="14115"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="14115"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laboratorní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14115"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="14115"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="14115"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="14115"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="14115"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="14115"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="14115"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="14115"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="14115"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="14115"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="14115"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="14115"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34091,170 +33920,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14581"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14595"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="14595"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14595"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Učebna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="14595"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="14595"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="14595"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="14595"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14595"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="14595"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34867,51 +34696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36089,51 +35918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36606,84 +36435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 13.9.2026 17:14:03</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4789F6B2"/>
+    <w:nsid w:val="16FD412C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36768,185 +36597,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>