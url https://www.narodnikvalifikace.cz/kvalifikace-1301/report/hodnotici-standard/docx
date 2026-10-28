--- v6 (2026-10-28)
+++ v7 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R371B9EED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR371B9EED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR371B9EED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA7A44CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA7A44CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA7A44CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13856,51 +13856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22526,51 +22526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23411,51 +23411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34696,51 +34696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35918,51 +35918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36435,84 +36435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 22:18:28</w:t>
+        <w:t>Technik technolog / technička technoložka pro plastikářskou a gumárenskou výrobu obuvi, 28.10.2026 23:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16FD412C"/>
+    <w:nsid w:val="2B99F78F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>