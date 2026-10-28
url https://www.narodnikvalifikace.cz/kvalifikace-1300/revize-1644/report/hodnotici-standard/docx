--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A43B11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A43B11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A43B11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC269B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC269B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC269B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5175,51 +5175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5967,51 +5967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8265" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6026,51 +6026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8265" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6267,51 +6267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6595,51 +6595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Doklady o seznámení uchazeče se zkušebním pracovištěm a BOZP a PO</w:t>
+        <w:t>Doklady o seznámení uchazeče se zkušebním pracovištěm a BOZP a PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6654,51 +6654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory vybavené pro výkon zkoušky odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory vybavené pro výkon zkoušky odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6713,51 +6713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předepsané pracovní oblečení a ochranné pomůcky</w:t>
+        <w:t>Předepsané pracovní oblečení a ochranné pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6772,51 +6772,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Seznam odpadů na vstupu a materiálů na výstupu ze zařízení</w:t>
+        <w:t>Seznam odpadů na vstupu a materiálů na výstupu ze zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6831,51 +6831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákony, vyhlášky, normy, katalogy a předpisy k odpadům a druhotným surovinám, především zákon č. 185/2001 Sb., o odpadech, vyhláška MŽP 381/2001 Sb., Příloha č.1. Katalog odpadů, vyhláška č.352/2008 Sb., vyhláška MŽP č.383/2001 Sb., o podrobnostech nakládání s odpady, vyhláška MŽP č.384/2001 Sb., o nakládání s PCB, vyhláška MŽP č.376/2001 Sb., o hodnocení nebezpečných vlastností odpadů, ČSN 420030 Druhy ocelového odpadu, ČSN EN 13920 - Hliník a slitiny hliníku - odpad, ČSN EN 15347 – Plasty-recyklované plasty atd., předpisy a normy k elektroodpadům a další dokumenty podle operativní potřeby a požadavků zkoušejícího, případně další, vždy v platném znění</w:t>
+        <w:t>Zákony, vyhlášky, normy, katalogy a předpisy k odpadům a druhotným surovinám, především zákon č. 185/2001 Sb., o odpadech, vyhláška MŽP 381/2001 Sb., Příloha č.1. Katalog odpadů, vyhláška č.352/2008 Sb., vyhláška MŽP č.383/2001 Sb., o podrobnostech nakládání s odpady, vyhláška MŽP č.384/2001 Sb., o nakládání s PCB, vyhláška MŽP č.376/2001 Sb., o hodnocení nebezpečných vlastností odpadů, ČSN 420030 Druhy ocelového odpadu, ČSN EN 13920 - Hliník a slitiny hliníku - odpad, ČSN EN 15347 – Plasty-recyklované plasty atd., předpisy a normy k elektroodpadům a další dokumenty podle operativní potřeby a požadavků zkoušejícího, případně další, vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6890,51 +6890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky vstupních a výstupních materiálů ze zařízení pro jejich zkušební identifikaci, elektroodpady, části, díly, montážní materiály, nářadí a jednoduché mechanizmy a nástroje</w:t>
+        <w:t>Vzorky vstupních a výstupních materiálů ze zařízení pro jejich zkušební identifikaci, elektroodpady, části, díly, montážní materiály, nářadí a jednoduché mechanizmy a nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6949,51 +6949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní návody, technologické postupy, bezpečnostní a opravárenské předpisy k zařízením, na kterých bude zkouška probíhat, vzorové popisy pracovních činností</w:t>
+        <w:t>Provozní návody, technologické postupy, bezpečnostní a opravárenské předpisy k zařízením, na kterých bude zkouška probíhat, vzorové popisy pracovních činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7008,51 +7008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
+        <w:t xml:space="preserve">Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7067,51 +7067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Montážní předpisy a materiály, měřidla, nářadí a mechanizmy potřebné pro ověřování kritérií založených na formě praktického předvedení </w:t>
+        <w:t xml:space="preserve">Montážní předpisy a materiály, měřidla, nářadí a mechanizmy potřebné pro ověřování kritérií založených na formě praktického předvedení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7126,51 +7126,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzory značení nebezpečných vlastností odpadů, označování materiálů, elektrotechnických a elektronických výrobků</w:t>
+        <w:t>Vzory značení nebezpečných vlastností odpadů, označování materiálů, elektrotechnických a elektronických výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -7185,51 +7185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzory potřebných dokumentů, záznamů a protokolů, provozních řádů a deníků pro praktické části ověřování, kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>Vzory potřebných dokumentů, záznamů a protokolů, provozních řádů a deníků pro praktické části ověřování, kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7244,51 +7244,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač s přístupem na internet (přístup do databází a předpisů) a vybavení pro přednášení v powerpointu</w:t>
+        <w:t>Počítač s přístupem na internet (přístup do databází a předpisů) a vybavení pro přednášení v powerpointu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Flipchart a barevné fixy</w:t>
+        <w:t>Flipchart a barevné fixy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7362,51 +7362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní listy</w:t>
+        <w:t>Pracovní listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8702" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7769,51 +7769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8342,84 +8342,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro recyklaci elektroodpadu, 13.9.2026 18:49:10</w:t>
+        <w:t>Pracovník pro recyklaci elektroodpadu, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="155F1B6B"/>
+    <w:nsid w:val="37C07547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0285AAE2"/>
+    <w:nsid w:val="3EC1A4E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8635,51 +8635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31C63D38"/>
+    <w:nsid w:val="64731047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>