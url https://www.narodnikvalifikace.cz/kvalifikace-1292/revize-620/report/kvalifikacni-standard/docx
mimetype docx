--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B91CD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B91CD0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B91CD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R410AFC38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR410AFC38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR410AFC38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:24</w:t>
+        <w:t>Technik arborista, 29.10.2026 1:40:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1891,1258 +1891,1258 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4236"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4251"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdravotní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="4251"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="4251"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="4251"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="4251"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="4251"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="4251"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="4251"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="4251"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="4251"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="4251"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="4251"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednomužnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="4251"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4481"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4481"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4481"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="4481"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="4481"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="4481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="4481"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potvrzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="4481"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4481"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4481"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>starší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="4481"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="4481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="4481"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4731"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="4731"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4731"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Průkaz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="4731"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="4731"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="4731"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="4731"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="4731"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="4731"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="4731"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="4731"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="4731"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="4731"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="4731"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="4731"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>NV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="4731"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="4731"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4980"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4980"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4980"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potvrzení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4980"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="4980"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="4980"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="4980"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="4980"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="4980"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(osvědčení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="4980"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="4980"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolvování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="4980"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="4980"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="4980"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="4980"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalostí)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5215"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="5230"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5230"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="5230"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="5230"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revizích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="5230"/>
+        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stromolezeckého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="5230"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5230"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="5230"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kniha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="5230"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3336,153 +3336,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5950"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5950"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="5950"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="5950"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5950"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="5950"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plošiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10062,51 +10062,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:24</w:t>
+        <w:t>Technik arborista, 29.10.2026 1:40:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11980,51 +11980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kořenový.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:24</w:t>
+        <w:t>Technik arborista, 29.10.2026 1:40:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12609,51 +12609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:24</w:t>
+        <w:t>Technik arborista, 29.10.2026 1:40:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>