--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7451DD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7451DD12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7451DD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R575470F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR575470F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR575470F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4060,1258 +4060,1258 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4236"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4251"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdravotní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="4251"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="4251"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="4251"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="4251"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="4251"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="4251"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="4251"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="4251"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="4251"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="4251"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="4251"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="4251"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednomužnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9388" w:y="4251"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4481"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4481"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4481"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="4481"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="4481"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="4481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="4481"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potvrzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="4481"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4481"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4481"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>starší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="4481"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>než</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="4481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="4481"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="4481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4731"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="4731"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4731"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Průkaz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="4731"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="4731"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="4731"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="4731"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="4731"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="4731"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="4731"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="4731"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="4731"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="4731"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="4731"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="4731"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>NV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="4731"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="4731"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="4731"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4980"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4980"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4980"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potvrzení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4980"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="4980"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="4980"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="4980"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="4980"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="4980"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(osvědčení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="4980"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="4980"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolvování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="4980"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="4980"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="4980"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="4980"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="4980"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalostí)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5215"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="5230"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5230"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="5230"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="5230"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revizích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="5230"/>
+        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stromolezeckého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="5230"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5230"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="5230"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kniha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="5230"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="5230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5505,153 +5505,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5950"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osvědčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5950"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="5950"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="5950"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5950"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="5950"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plošiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12231,51 +12231,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14315,51 +14315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15298,51 +15298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
+        <w:t>Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9887"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15357,51 +15357,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předpoklady pro plnění požadavků BOZP – vlastní individuální pomůcky si zajišťuje žadatel o autorizaci osobně – lana, bezpečnostní pás, spojky, obuv, oblek, rukavice, přilba, zahradnický nůž, ruční nůžky, pilku, motorovou pilu, houseník, pilu na násadě, stromolezecký set</w:t>
+        <w:t>Předpoklady pro plnění požadavků BOZP – vlastní individuální pomůcky si zajišťuje žadatel o autorizaci osobně – lana, bezpečnostní pás, spojky, obuv, oblek, rukavice, přilba, zahradnický nůž, ruční nůžky, pilku, motorovou pilu, houseník, pilu na násadě, stromolezecký set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9887"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15569,51 +15569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 5 až 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15799,51 +15799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Termín vykonání zkoušky je závislý na průběhu vegetačního období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16428,84 +16428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:44</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A17DAC2"/>
+    <w:nsid w:val="77CB9D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16591,51 +16591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B20618F"/>
+    <w:nsid w:val="7A73CA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16721,51 +16721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B3C470A"/>
+    <w:nsid w:val="6733F2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>