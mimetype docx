--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A99FF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A99FF53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A99FF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F9C00B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F9C00B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F9C00B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2860,306 +2860,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5167"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="5182"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Předpoklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="5182"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5182"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="5182"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="5182"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="5182"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="5182"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>individuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="5182"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="5182"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="5182"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="5182"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="5182"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="5182"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lana,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5412"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10997,51 +10980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20639,255 +20622,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13530"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13545"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozpoznat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poškození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="13545"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13545"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="13545"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="13545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13545"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Andricus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="13545"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kollari,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="13545"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dreyfusia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="13545"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nordmannianae,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="13545"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Adelges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laricis,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -22452,51 +22435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36440,51 +36423,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41656,51 +41639,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42229,51 +42212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:48:54</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>