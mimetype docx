--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCEF8F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCEF8F20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCEF8F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727D2E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727D2E1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727D2E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4867,306 +4867,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5167"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="5182"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Předpoklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="5182"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5182"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="5182"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="5182"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="5182"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="5182"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>individuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="5182"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="5182"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="5182"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="5182"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="5182"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="5182"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lana,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5412"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13004,51 +12987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22646,255 +22629,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13530"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13545"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozpoznat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poškození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="13545"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13545"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="13545"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="13545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13545"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Andricus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="13545"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kollari,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="13545"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dreyfusia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="13545"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nordmannianae,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="13545"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Adelges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laricis,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13775"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24459,51 +24442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38447,51 +38430,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43829,51 +43812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44269,51 +44252,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•musí být držitelem osvědčení European Tree Worker (ETW), </w:t>
+        <w:t xml:space="preserve">musí být držitelem osvědčení European Tree Worker (ETW), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -44328,51 +44311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nebo Český certifikovaný arborista (ČCA ‒ stromolezec nebo ČCA ‒ konzultant),</w:t>
+        <w:t>nebo Český certifikovaný arborista (ČCA ‒ stromolezec nebo ČCA ‒ konzultant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -44387,51 +44370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nebo průkazem soudního znalce se specializací na technologie ošetřování stromů,</w:t>
+        <w:t>nebo průkazem soudního znalce se specializací na technologie ošetřování stromů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -44446,51 +44429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nebo profesní kvalifikace 41-063-M Technik arborista nebo 41-082-N Samostatný technik arborista.</w:t>
+        <w:t>nebo profesní kvalifikace 41-063-M Technik arborista nebo 41-082-N Samostatný technik arborista.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -44617,51 +44600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -44676,51 +44659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7415" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -45042,51 +45025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
+        <w:t>Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10684"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -45101,51 +45084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10684"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -45160,51 +45143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žebřík jednoduchý a dvojitý</w:t>
+        <w:t>Žebřík jednoduchý a dvojitý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10684"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -45219,51 +45202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Manipulační plošina.</w:t>
+        <w:t>Manipulační plošina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10684"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -45431,51 +45414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45661,51 +45644,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46234,84 +46217,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista, 13.9.2026 18:49:02</w:t>
+        <w:t>Technik arborista, 29.10.2026 2:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75B4AFB4"/>
+    <w:nsid w:val="4F0C49A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46380,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F0800FC"/>
+    <w:nsid w:val="759AF68F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B56B327"/>
+    <w:nsid w:val="0C016F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>