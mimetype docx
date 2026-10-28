--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5827705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5827705F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5827705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DC92D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DC92D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DC92D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,68 +749,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 10</w:t>
+        <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2021,68 +2021,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 10</w:t>
+        <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2756,68 +2756,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 10</w:t>
+        <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4867,306 +4867,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5167"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="5182"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Předpoklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="5182"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5182"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="5182"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="5182"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="5182"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="5182"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>individuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="5182"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="5182"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="5182"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="5182"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="5182"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="5182"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="5182"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lana,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5412"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13004,68 +12987,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>padus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 10</w:t>
+        <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22646,255 +22629,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13530"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13545"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozpoznat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poškození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="13545"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13545"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="13545"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="13545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13545"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Andricus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="13545"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kollari,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="13545"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dreyfusia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="13545"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nordmannianae,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="13545"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Adelges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="13545"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>laricis,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13775"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24459,68 +24442,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 10</w:t>
+        <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -38447,68 +38430,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žebřík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 10</w:t>
+        <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -43829,68 +43812,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 10</w:t>
+        <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -43965,79 +43948,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8193" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5870" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44049,51 +44032,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44105,51 +44088,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44161,51 +44144,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšší odborné nebo vysokoškolské vzdělání se zaměřením na zahradnictví nebo lesnictví a alespoň 5 let odborné praxe z realizace arboristiky (provádění řezů, výsadeb, instalace vazeb apod.). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44217,51 +44200,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Dále musí autorizovaná osoba prokázat svou odbornou způsobilost alespoň jedním z následujících kritérií: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -44276,51 +44259,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">musí být držitelem osvědčení European Tree Worker (ETW), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -44335,51 +44318,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>nebo Český certifikovaný arborista (ČCA ‒ stromolezec nebo ČCA ‒ konzultant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -44394,51 +44377,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>nebo průkazem soudního znalce se specializací na technologie ošetřování stromů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -44453,51 +44436,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>nebo profesní kvalifikace 41-063-M Technik arborista / technička arboristka nebo 41-082-N Samostatný technik arborista / samostatná technička arboristka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44509,51 +44492,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44565,51 +44548,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -44617,117 +44600,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44739,51 +44663,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44795,51 +44719,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44851,51 +44775,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5323" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44906,79 +44830,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3536" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10574"/>
+        <w:framePr w:w="10766" w:h="3536" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8251"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10574"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8251"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -44990,51 +44914,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Odpovídající vybavení provozovny příslušnou stromolezeckou technikou:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -45042,58 +44966,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
+        <w:t>Prostory v exteriéru pro provedení praktických zkoušek: stromy pro řez stromolezeckou technikou i manipulační plošinou pro všechny požadované technologie ošetření stromů, rostlinný materiál i plochu pro zkušební výsadby stromů, větve pro ověření techniky řezu stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -45101,58 +45025,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -45160,58 +45084,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žebřík jednoduchý a dvojitý</w:t>
+        <w:t>Žebřík jednoduchý a dvojitý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -45219,58 +45143,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Manipulační plošina.</w:t>
+        <w:t>Manipulační plošina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -45282,51 +45206,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10915"/>
+        <w:framePr w:w="10766" w:h="3196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8591"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -45337,79 +45261,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14338"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12015"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14338"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12015"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14678"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12355"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -45419,80 +45343,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13387"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13387"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13728"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 10</w:t>
+        <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -45566,280 +45573,50 @@
                     <pic:cNvPr id="18" name="Picture 18"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -46234,84 +46011,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik arborista / technička arboristka, 13.9.2026 17:14:18</w:t>
+        <w:t>Technik arborista / technička arboristka, 28.10.2026 22:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 10</w:t>
+        <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D578C59"/>
+    <w:nsid w:val="3D26EADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46397,51 +46174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24429536"/>
+    <w:nsid w:val="0DA68A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46527,51 +46304,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BE0B463"/>
+    <w:nsid w:val="68928049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>