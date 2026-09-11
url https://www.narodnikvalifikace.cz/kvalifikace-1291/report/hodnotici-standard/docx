--- v3 (2026-07-26)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC1D1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC1D1334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC1D1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E9E1B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E9E1B95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E9E1B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3226,51 +3226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10635,51 +10635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potíže)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16123,51 +16123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>•vyúčtování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24960,51 +24960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grantového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26717,51 +26717,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27635,51 +27635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 1 hodinu pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28432,84 +28432,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.7.2026 0:59:48</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="068A77DB"/>
+    <w:nsid w:val="2D5CF94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28595,51 +28595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="673F937E"/>
+    <w:nsid w:val="4D076F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>