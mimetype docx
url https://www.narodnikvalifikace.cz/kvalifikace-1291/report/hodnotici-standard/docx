--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E9E1B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E9E1B95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E9E1B95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R107AC5BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR107AC5BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR107AC5BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3226,51 +3226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6628,324 +6628,307 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7049"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="7049"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7049"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Výjezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="7049"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z ČR“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="7049"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="7049"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="7049"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="7049"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="7049"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="7049"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>touto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="7049"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="7049"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="7049"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="7049"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejímž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="7049"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hostitelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="7049"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="7049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7257,182 +7240,182 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7515"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="7529"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="7529"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="7529"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="7529"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7764"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7779"/>
-[...10 lines deleted...]
-        <w:t>•Úvod</w:t>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="153" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8481,80 +8464,80 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10131"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10366"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10380"/>
-[...10 lines deleted...]
-        <w:t>•Obsah</w:t>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10380"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="153" w:y="10615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8736,936 +8719,936 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zjištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11321"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ubytování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11571"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11585"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11585"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11820"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11835"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11835"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12070"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12084"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12084"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s sebou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12319"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12334"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="12334"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12334"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="12334"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="12334"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="12334"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z partnerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="12334"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="12334"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12569"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12583"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12583"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administrativní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="12583"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(smlouva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="12583"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="12583"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>partnery,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="12583"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="12583"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="12583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="12583"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12583"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="12583"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="12583"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="12583"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grant,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="12583"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>partnerství,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="12583"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12814"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10598" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="12814"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12814"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12814"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="12814"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12814"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="12814"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="12814"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="12814"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12814"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="12814"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čestné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12814"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prohlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="12814"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="12814"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dodržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="12814"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="12814"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojištění)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13049"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13063"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13063"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13063"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>finančního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13063"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9688,851 +9671,851 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zájemců:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13534"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="13548"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>inzerátu/výzvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="13548"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="13548"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13783"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13798"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="13798"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13798"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="13798"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="13798"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>článek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="13798"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="13798"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14033"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14047"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="14047"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14047"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="14047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přihlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14283"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14297"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14297"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14297"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14297"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="14297"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="14297"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přihlášek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14532"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14547"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="14547"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14547"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="14547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14782"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14796"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administrativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="14796"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14796"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="14796"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15031"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15046"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15046"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15046"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>finančního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="15046"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="15046"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(spolufinancování)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15281"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15295"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15295"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="15295"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proškolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="15295"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="15295"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="15295"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="15295"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="15295"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odjezdem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="15295"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="15295"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="15295"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konflikt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="15295"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krádež,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="15295"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="15295"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15526"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10635,51 +10618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potíže)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10790,86 +10773,86 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10766" w:h="13646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="10766" w:h="13646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s sebou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10892,358 +10875,358 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2658"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="2658"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="2658"/>
+        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administrativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="2658"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2908"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="2908"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="2908"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3143"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3157"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podpora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>české</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="3157"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3393"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3407"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nečekaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="3407"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11266,545 +11249,528 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ukončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3877"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="3892"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3892"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="3892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4127"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="4141"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>závěrečná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpráva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4377"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4391"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4391"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>součinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s vyúčtováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="4391"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="4391"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="4391"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="4391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hostitele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="4876"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="4876"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4876"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="4876"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="4876"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v ČR“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="4876"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="4876"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="4876"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="4876"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="4876"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="4876"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>touto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="4876"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="4876"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="4876"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="4876"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejímž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12116,182 +12082,182 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z osmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="5106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5341"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5356"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="5356"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5356"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="5356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="5356"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="5356"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="5356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="5356"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="5356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5591"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5605"/>
-[...10 lines deleted...]
-        <w:t>•Úvod</w:t>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5605"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="153" w:y="5841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13255,80 +13221,80 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="7957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8193"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8207"/>
-[...10 lines deleted...]
-        <w:t>•Obsah</w:t>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="153" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13544,324 +13510,324 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administrativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8677"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8913"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1316" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="8927"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8927"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administrativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(smlouva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="8927"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8927"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>partnery,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="8927"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="8927"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="8927"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="8927"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="8927"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="8927"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="8927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="8927"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grant,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="8927"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>partnerství,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="8927"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="8927"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="8927"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9157"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14071,766 +14037,766 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="9157"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojištění)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9393"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9407"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9407"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="9407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="9407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="9407"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="9407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="9407"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="9407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>financování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9642"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9657"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9657"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ubytování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9892"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9906"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stravování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10141"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10156"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10156"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10156"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="10156"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>logistika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="10156"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="10156"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příjezdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="10156"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10156"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odjezdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10391"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10405"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10405"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10405"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10405"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10405"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10405"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10641"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10655"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="P43"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10655"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10890"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10905"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10905"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10905"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>personální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="10905"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11140"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11154"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11154"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="11154"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proškolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11154"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="11154"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="11154"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="11154"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezinárodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="11154"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="11154"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="11154"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="11154"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konflikt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="11154"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krádež,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="11154"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="11154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14938,86 +14904,86 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potíže)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11620"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11634"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11634"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="11634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s sebou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11869"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15108,579 +15074,579 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="12105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12340"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12354"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="12354"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="12354"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12354"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>článku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12354"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="12354"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="12354"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="12354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12589"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="12604"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nábor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zájemců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="12604"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="12604"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>českou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="12604"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="12604"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(inzerát,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="12604"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="12604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12839"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12853"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12853"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příjem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přihlášek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12853"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zájemců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13089"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13103"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13103"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13103"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="13103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13338"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13353"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="13353"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13353"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="13353"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="13353"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupráci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="13353"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s partnery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="13353"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nákup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="13353"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letenek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="13353"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="13353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atp.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15703,256 +15669,256 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="13588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13823"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13837"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13837"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13837"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>administrativní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="13837"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14073"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14087"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="14087"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14087"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="14087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14322"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14337"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14337"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14337"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14572"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14586"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="14586"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14586"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="14586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nečekaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="14586"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="14586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15975,199 +15941,199 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ukončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="14821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15057"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15071"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="15071"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15071"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="15071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15306"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1009" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="15321"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>závěrečná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpráva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15556"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15570"/>
-[...10 lines deleted...]
-        <w:t>•vyúčtování</w:t>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyúčtování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16550,290 +16516,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10180" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2644"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="2644"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="2644"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="2644"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="2644"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s sebou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="2644"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="2644"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="2644"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="2644"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2644"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="2644"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cizojazyčnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="2644"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="2644"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16856,256 +16822,256 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="3124"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="3124"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="3124"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="3124"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„prezentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="3124"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="3124"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="3124"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="3124"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="3124"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s rozsahem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="3124"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="3124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17570,341 +17536,341 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10180" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4060"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="4074"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="4074"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4074"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4074"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="4074"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="4074"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="4074"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="4074"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="4074"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="4074"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="4074"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="4074"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="4074"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraničních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="4074"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výjezdů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4074"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="4074"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
@@ -18080,392 +18046,392 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5010"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5025"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="5025"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="5025"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5025"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="5025"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="5025"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="5025"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdrží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="5025"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="5025"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="5025"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="5025"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="5025"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="5025"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="5025"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="5025"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="5025"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>českém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5255"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jazyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5255"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interpretuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="5255"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5255"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>text.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18607,324 +18573,324 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5961"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="476" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="5975"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="5975"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="5975"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="5975"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5975"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="5975"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="5975"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraničních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="5975"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výjezdů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="5975"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="5975"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="5975"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="5975"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="5975"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="5975"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelný,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10214" w:y="5975"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19270,256 +19236,256 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="6676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6911"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6925"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="6925"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Váže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="6925"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="6925"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6925"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6925"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="6925"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7161"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="7175"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7175"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Skupinu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="7175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7175"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="7175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="7175"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="7175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušející.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19746,171 +19712,171 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7881"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="7895"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Váže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="7895"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="7895"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="7895"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="7895"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="7895"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8130"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20120,290 +20086,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="8365"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8601"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8615"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="8615"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="8615"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloženo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8615"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="8615"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účetních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="8615"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="8615"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="8615"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8615"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="8615"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="8615"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="8615"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="8615"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="8615"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="8615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykazovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20460,324 +20426,324 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="8845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9081"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9095"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9095"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9095"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdrží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9095"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="9095"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="9095"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="9095"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cestovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="9095"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkazu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="9095"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9095"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="9095"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="9095"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="9095"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cestu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="9095"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="9095"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="9095"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="9095"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="9095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21004,290 +20970,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="9796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10031"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10045"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10045"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="10045"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="10045"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="10045"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="10045"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="10045"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="10045"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraničních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="10045"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výjezdů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="10045"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="10045"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="10045"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="10045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
@@ -21752,1837 +21718,1820 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10981"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10996"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10996"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10996"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10996"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="10996"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="10996"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="10996"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="10996"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="10996"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="10996"/>
+        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraničního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="10996"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="10996"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="10996"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>české</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11226"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="10996"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="11226"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11226"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="11226"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="11226"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="11226"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="11226"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="11226"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="11226"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1479" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="11226"/>
+        <w:framePr w:w="1479" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="11226"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="11226"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="11226"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="11226"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="11226"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="11226"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="11226"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11461"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11476"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rámcový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11476"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="11476"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11476"/>
+        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahraničního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="11476"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="11476"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="11476"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="11476"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="11476"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="11476"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="11476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11711"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11725"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="11725"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11725"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11725"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="11725"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11961"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="11975"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11975"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="11975"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="11975"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>působit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="11975"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="11975"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11975"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejbližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="11975"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="11975"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="11975"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(supervizor,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="11975"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="11975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mentor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12441"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12455"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cíle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="12455"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12455"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="12455"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvoje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="12455"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="12455"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="12455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12690"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="12705"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozložení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="12705"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="12705"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="12705"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12705"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="12705"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="12705"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12940"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12954"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="12954"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12954"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vzorový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="12954"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13189"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="13204"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13204"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příležitosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="13204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="13204"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interkulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="13204"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="13204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13439"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13453"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="13453"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13453"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="13453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13453"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníkovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="13453"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="13453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13689"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13703"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13703"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13703"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cílem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="13703"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13703"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13703"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokázat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13703"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="13703"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koordinovat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="13703"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="13703"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="13703"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podporovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="13703"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="13703"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="13703"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="13703"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="13703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24047,290 +23996,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="14404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14639"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14653"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Možnými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>riziky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="14653"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="14653"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="14653"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="14653"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šok,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="14653"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="14653"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="14653"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="14653"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hostitelské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="14653"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="14653"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pobyt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="14653"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="14653"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="14653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neznámém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24693,318 +24642,318 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="15354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15589"/>
         <w:rPr>
-          <w:rStyle w:val="C30"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C30"/>
+          <w:rStyle w:val="C31"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15604"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="15604"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="15604"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="15604"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grantový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="15604"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="15604"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="15604"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grantového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="15604"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="15604"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="15604"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakteru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="15604"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="15604"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="15604"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="15604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grantového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26057,79 +26006,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě ověřování jazykové kompetence je nutný přísedící, pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="6729" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8246"/>
+        <w:framePr w:w="10766" w:h="4406" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8246"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8246"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26141,51 +26090,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26197,51 +26146,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26253,51 +26202,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední́ vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oboru činnosti mezinárodní spolupráce v oblasti práce s dětmi a mládeží nebo v řídicí funkci organizace zabývající se mezinárodní spoluprací v oblasti práce s dětmi a mládeží, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26309,51 +26258,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26365,51 +26314,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26417,117 +26366,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26539,51 +26429,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26595,51 +26485,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26651,51 +26541,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6182" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8794"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26717,51 +26607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26933,51 +26823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná zkušební místnost</w:t>
+        <w:t>vhodná zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -26992,51 +26882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické pomůcky – mikrofon/zvuková technika, PC/notebook s připojením k internetu, dataprojektorem apod.</w:t>
+        <w:t>technické pomůcky – mikrofon/zvuková technika, PC/notebook s připojením k internetu, dataprojektorem apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27051,51 +26941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•slovník - tištěný nebo softwarová podoba</w:t>
+        <w:t>slovník - tištěný nebo softwarová podoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27110,51 +27000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•cizojazyčný text pro „Zajištování komunikace se zahraničními partnery“</w:t>
+        <w:t>cizojazyčný text pro „Zajištování komunikace se zahraničními partnery“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27169,51 +27059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•účetní doklady pro „Organizační zajištění přijímání zahraničních návštěv v ČR", formulář cestovního příkazu</w:t>
+        <w:t>účetní doklady pro „Organizační zajištění přijímání zahraničních návštěv v ČR", formulář cestovního příkazu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27228,51 +27118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír, psací potřeby</w:t>
+        <w:t>papír, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -27635,51 +27525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 1 hodinu pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27787,60 +27677,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P44"/>
+        <w:pStyle w:val="P45"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C31"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C31"/>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2818" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -28432,84 +28322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 11.9.2026 18:33:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D5CF94E"/>
+    <w:nsid w:val="4486AD34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28595,51 +28485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D076F03"/>
+    <w:nsid w:val="62F14C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29182,56 +29072,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P42">
     <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P43">
     <w:name w:val="ParagraphStyle42"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P44">
     <w:name w:val="ParagraphStyle43"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P45">
     <w:name w:val="ParagraphStyle44"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P46">
+    <w:name w:val="ParagraphStyle45"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -29614,62 +29513,77 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C31">
     <w:name w:val="CharacterStyle27"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C32">
+    <w:name w:val="CharacterStyle28"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">