--- v5 (2026-10-27)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R107AC5BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR107AC5BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR107AC5BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R305AAF78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR305AAF78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR305AAF78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3226,51 +3226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10618,51 +10618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potíže)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16089,51 +16089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyúčtování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24909,51 +24909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grantového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26607,51 +26607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27525,51 +27525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V případě zařazení cizího jazyka se zkouška navyšuje o 1 hodinu pro každý ověřovaný cizí jazyk. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28322,84 +28322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pionýr, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 2:22:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice v oblasti mezinárodní spolupráce s dětmi a mládeží, 27.10.2026 3:47:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4486AD34"/>
+    <w:nsid w:val="010797D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28485,51 +28485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62F14C30"/>
+    <w:nsid w:val="59CB23D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>