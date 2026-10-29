--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2139F1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2139F1F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2139F1F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4146B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4146B0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4146B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1849,51 +1849,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2962,51 +2962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3555,51 +3555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5509,51 +5509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5920,51 +5920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Střední vzdělání s maturitní zkouškou v oblasti stavebnictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
+        <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oblasti stavebnictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5979,51 +5979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vyšší odborné vzdělání v oblasti stavebnictví nebo strojírenství alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství,, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
+        <w:t xml:space="preserve">Vyšší odborné vzdělání v oblasti stavebnictví nebo strojírenství alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství,, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6038,51 +6038,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vysokoškolské vzdělání se zaměřením na stavebnictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
+        <w:t xml:space="preserve">Vysokoškolské vzdělání se zaměřením na stavebnictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti vodárenství nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6097,51 +6097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Profesní kvalifikace 36-141-M Technik vodovodních sítí a vysokoškolské vzdělání a alespoň 5 let odborné praxe v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+        <w:t>Profesní kvalifikace 36-141-M Technik vodovodních sítí a vysokoškolské vzdělání a alespoň 5 let odborné praxe v oblasti vodárenství, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6268,51 +6268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6327,51 +6327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8327" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6568,51 +6568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6784,51 +6784,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Odborná učebna se softwarovým vybavením a PC s příslušným softwarovým vybavením (např. GPS, nivelační přístroj) </w:t>
+        <w:t xml:space="preserve">Odborná učebna se softwarovým vybavením a PC s příslušným softwarovým vybavením (např. GPS, nivelační přístroj) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3652" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6843,51 +6843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické podklady – listinná forma pasportů, elektronická forma pasportů, fotodokumentace a videozáznam z prohlídky vodovodní sítě, formuláře pro modelové situace (provozní a technické dokumentace o řízení a organizaci prací při prohlídkách vodovodních sítí, protokol evidence vodoměru, protokol evidence havárie vodovodu a havárie vodovodní přípojky, protokol evidence vodovodní přípojky)</w:t>
+        <w:t>Technické podklady – listinná forma pasportů, elektronická forma pasportů, fotodokumentace a videozáznam z prohlídky vodovodní sítě, formuláře pro modelové situace (provozní a technické dokumentace o řízení a organizaci prací při prohlídkách vodovodních sítí, protokol evidence vodoměru, protokol evidence havárie vodovodu a havárie vodovodní přípojky, protokol evidence vodovodní přípojky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3652" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6902,51 +6902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ekonomické podklady – listinná forma tiskopisu smlouvy o dodávce vody a odvádění a čištění odpadních vod, ceny vodného a stočného</w:t>
+        <w:t>Ekonomické podklady – listinná forma tiskopisu smlouvy o dodávce vody a odvádění a čištění odpadních vod, ceny vodného a stočného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3652" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6961,51 +6961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Bezpečnostní list</w:t>
+        <w:t>Bezpečnostní list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3652" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7256,51 +7256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7885,84 +7885,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik vodovodních sítí, 13.9.2026 19:28:14</w:t>
+        <w:t>Technik vodovodních sítí, 29.10.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1950ADAD"/>
+    <w:nsid w:val="5A4D4FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8048,51 +8048,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A9635AF"/>
+    <w:nsid w:val="106DD985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8178,51 +8178,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71282CA3"/>
+    <w:nsid w:val="674053E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>