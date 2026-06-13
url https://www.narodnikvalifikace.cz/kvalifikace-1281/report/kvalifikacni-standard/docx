--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4224CC5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4224CC5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4224CC5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B7CE7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B7CE7D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B7CE7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 28.4.2026 19:58:28</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9673,51 +9673,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 28.4.2026 19:58:28</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10214,51 +10214,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 28.4.2026 19:58:28</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10843,51 +10843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 28.4.2026 19:58:28</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>