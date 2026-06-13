--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B7CE7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B7CE7D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B7CE7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A76D8AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A76D8AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A76D8AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9673,51 +9673,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10214,51 +10214,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10843,51 +10843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 7:04:10</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>