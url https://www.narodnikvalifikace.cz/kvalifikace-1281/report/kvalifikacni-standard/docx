--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A76D8AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A76D8AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A76D8AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11BDB7D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11BDB7D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11BDB7D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik vodovodních sítí</w:t>
+        <w:t>Vodárenský technik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
+        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2945,6779 +2945,6301 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="931" w:y="5863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5863"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="5863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyžadována.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6099"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nichž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odzkouší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="6334"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="201" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>reálné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyzkoušet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>více</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetencí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="6564"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>simulované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zvlášť</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="6795"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="5863"/>
-[...33 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="5863"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="6795"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7030"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1733" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodohospodářské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>legislativě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7500"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7750"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7985"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7985"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provozování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="7985"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="7985"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8220"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pasporty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>papírové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektronické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podobě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opatření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>snižování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ztrát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="8465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8700"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrolní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poruch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9420"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příklad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>armatury</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>její</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technickou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provede</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přímo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10180" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>terénu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9900"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="10135"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10371"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>GIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9172" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyplnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="10385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10615"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10615"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10851"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>součinnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozovatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>investiční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="11086"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavbě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11321"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="475" w:y="11321"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11556"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>projektovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelového</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>investičního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11806"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokol</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveniště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="11820"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhotoviteli</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12055"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předávacího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protokolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>objektových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rizik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12305"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komunikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákazníky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="12540"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12775"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="835" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>napojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>síť</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="12790"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyplnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přihlášky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodávce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pitné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vody,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>porucha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přípojce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stížnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalitu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="13020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13255"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požární</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodovodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13721"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13956"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úrazu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohrožení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>reálném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14206"/>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>AOs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>situace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětleno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poskytnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>první</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="14220"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomoci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14455"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="331" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="5863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="5863"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třeba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zejména</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přihlížet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přesnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalitě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="5863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="5863"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="14691"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákonů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>norem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>posuzovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rovněž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>samostatnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozhodování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejvhodnějším</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="14921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadaného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úkolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="566" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>daných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obecných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákonných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="15151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>norem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odborných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetencí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prováděno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>společně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>logických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="15387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="5863"/>
-[...84 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10425" w:y="5863"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>během</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>současně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádět</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zřejmé,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chápe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>problematiku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="15617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6094"/>
-[...6472 lines deleted...]
-        <w:t>praktického</w:t>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="15617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>širších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
+        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9809,456 +9331,184 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
-[...271 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2385"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvislostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2385"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2385"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nezbytnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="2385"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teoretickými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="2385"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
+        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10366,60 +9616,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P31"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C24"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C24"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2112" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10843,51 +10093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 13.6.2026 9:02:11</w:t>
+        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -11191,65 +10441,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P28">
     <w:name w:val="ParagraphStyle27"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
-    <w:hidden/>
-[...6 lines deleted...]
-    <w:name w:val="ParagraphStyle31"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -11497,92 +10738,77 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C20">
     <w:name w:val="CharacterStyle16"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C21">
     <w:name w:val="CharacterStyle17"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-      <w:b w:val="0"/>
-[...13 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C23">
-    <w:name w:val="CharacterStyle19"/>
+  <w:style w:type="character" w:styleId="C22">
+    <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C24">
-    <w:name w:val="CharacterStyle20"/>
+  <w:style w:type="character" w:styleId="C23">
+    <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">