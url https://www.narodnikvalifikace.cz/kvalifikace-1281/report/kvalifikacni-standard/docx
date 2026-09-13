--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11BDB7D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11BDB7D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11BDB7D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40B1312B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40B1312B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40B1312B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.9.2026 17:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9195,51 +9195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>širších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.9.2026 17:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9464,51 +9464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.9.2026 17:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10093,51 +10093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička vodovodních sítí, 30.7.2026 2:41:35</w:t>
+        <w:t>Technik/technička vodovodních sítí, 13.9.2026 17:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>