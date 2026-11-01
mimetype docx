--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5738FD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5738FD92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5738FD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46728C41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46728C41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46728C41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,68 +641,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 9</w:t>
+        <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1575,68 +1575,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň tři kritéria, a to h+e+b, nebo h+e+a, nebo h+e+d, nebo h+c+f, nebo h+c+f, nebo h+g+d.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 9</w:t>
+        <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2492,68 +2492,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň následujicí kritéria a + d + e + f, nebo b + d + e + f, nebo c + d + e + f.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 9</w:t>
+        <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2889,68 +2889,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 9</w:t>
+        <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3570,80 +3570,732 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4641" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11015"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11015"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru slévárenství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti slévárenství nebo ve funkci učitele praktického vyučování slévárenských předmětů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání se zaměřením na slévárenství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti slévárenství nebo ve funkci učitele praktického vyučování předmětů slévárenství.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11562"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 9</w:t>
+        <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3718,790 +4370,5267 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6964" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13777" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...109 lines deleted...]
-          <w:lang/>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="13436" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>učebna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavená:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2734"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výpočetní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technikou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PC,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tiskárnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2984"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabulí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nábytkem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stoly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>židlemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3234"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1489" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3248"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dataprojektorem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3483"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3498"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kancelářskými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="3498"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřebami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3733"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...166 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezpečnostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slévárenských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>surovin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="3968"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4203"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Feroslitiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FeSi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FeSiMg,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FeMn,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>FeCr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4453"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4467"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4717"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="4717"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>železo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4952"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vsázková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slitina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5202"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5216"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="5216"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vsázková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="5216"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slitina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5451"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5466"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žárovzdorné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5466"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5701"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...222 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vsázkových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>surovin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlitků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oceli:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6171"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>železa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6421"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6670"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Feroslitiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6920"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7170"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7184"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ocelový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="7184"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šrot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7419"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomocné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...104 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vsázkových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>surovin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlitků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>litiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kuličkovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lupínkovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>grafitem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>železa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8389"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8403"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ocelový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="8403"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šrot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8638"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8888"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Očkovadla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9138"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9152"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modifikátory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9387"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9637"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...50 lines deleted...]
-        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vsázkových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>surovin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlitků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>neželezných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9872"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10107"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10122"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vsázkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10122"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slitiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10357"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10371"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="10371"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10606"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tekutého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>modifikace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odplynění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10856"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Legůry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11106"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>těleso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chemického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="11341"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11576"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="820" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chemickou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>analýzu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušebního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tělesa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>včetně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsluhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12046"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uspořádána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="12282"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="12512"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12978"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>probíhá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>reálném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prováděny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>simulovaně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přímo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svojí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="13213"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rukou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>neovlivňuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proces,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sdělí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>který</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(řídí),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>povel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vykoná,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="13443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sdělí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="566" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vykonat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nelze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13909"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>simulátorem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prováděna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>reálném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souběžně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="14144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využitím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="820" w:y="14374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>simulace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="14374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="14845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouškách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využívat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>subjektu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prodloužení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="15306"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(popřípadě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>užívání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="15536"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 9</w:t>
+        <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4576,5267 +9705,265 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13777" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2557"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2557"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...5 lines deleted...]
-        <w:framePr w:w="10766" w:h="13436" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2897"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...5145 lines deleted...]
-        <w:t>autorizace.</w:t>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3930"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4270"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 9</w:t>
+        <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9910,383 +10037,50 @@
                     <pic:cNvPr id="16" name="Picture 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...331 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10793,84 +10587,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 16.9.2026 21:09:55</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metalurgyně, 1.11.2026 2:02:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 9</w:t>
+        <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48BC4302"/>
+    <w:nsid w:val="0D3977C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10956,51 +10750,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54D667E7"/>
+    <w:nsid w:val="16CC5DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>