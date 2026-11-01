--- v4 (2026-09-16)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8DD556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8DD556" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8DD556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6077EA44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6077EA44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6077EA44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 13.08.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň tři kritéria, a to h+e+b, nebo h+e+a, nebo h+e+d, nebo h+c+f, nebo h+c+f, nebo h+g+d.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit alespoň následujicí kritéria a + d + e + f, nebo b + d + e + f, nebo c + d + e + f.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2889,51 +2889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3582,51 +3582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4140,51 +4140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4199,51 +4199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4440,51 +4440,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,306 +4715,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavená:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2734"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2749"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2749"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výpočetní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="2749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2749"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="2749"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2984"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2998"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="2998"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabulí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="2998"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2998"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="2998"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="2998"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>židlemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3234"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1561" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3248"/>
-[...10 lines deleted...]
-        <w:t>•Dataprojektorem</w:t>
+        <w:framePr w:w="1489" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3248"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dataprojektorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3483"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1383" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3498"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="3498"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3498"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kancelářskými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="3498"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3733"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5123,391 +5123,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4218"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4218"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Feroslitiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FeSi,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="4218"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="4218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FeSiMg,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="4218"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="4218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FeMn,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="4218"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="4218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FeCr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4453"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1340" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4467"/>
-[...10 lines deleted...]
-        <w:t>•Nauhličovadlo</w:t>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4467"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4717"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="4717"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4717"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="4717"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>železo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4952"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4966"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vsázková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="4966"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slitina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5202"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5216"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="772" w:y="5216"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5216"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="705" w:y="5216"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vsázková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="5216"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="5216"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slitina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5466"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="5466"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5466"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žárovzdorné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5466"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5667,289 +5667,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oceli:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6186"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6186"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>železa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6421"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1340" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
-[...10 lines deleted...]
-        <w:t>•Nauhličovadla</w:t>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6670"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6685"/>
-[...10 lines deleted...]
-        <w:t>•Feroslitiny</w:t>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Feroslitiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6920"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="6934"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7170"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7184"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="7184"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7184"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ocelový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="7184"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šrot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7419"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7434"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomocné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6194,283 +6194,283 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>grafitem:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8139"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8154"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Surová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>železa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8389"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8403"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="8403"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8403"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ocelový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="8403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šrot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8638"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="8653"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8888"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8902"/>
-[...10 lines deleted...]
-        <w:t>•Očkovadla</w:t>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Očkovadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9138"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9152"/>
-[...10 lines deleted...]
-        <w:t>•Modifikátory</w:t>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9152"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modifikátory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9387"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1340" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9402"/>
-[...10 lines deleted...]
-        <w:t>•Nauhličovadla</w:t>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nauhličovadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9872"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6636,317 +6636,317 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10107"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10122"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10122"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10122"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vsázkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10122"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slitiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10357"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10371"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="10371"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10371"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vratný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="10371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10621"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10621"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="10621"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10621"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tekutého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="10621"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="10621"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10621"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modifikace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10621"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="10621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odplynění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10856"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
-[...10 lines deleted...]
-        <w:t>•Legůry</w:t>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Legůry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11341"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9775,51 +9775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10108,51 +10108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10793,84 +10793,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 16.9.2026 20:02:01</w:t>
+        <w:t>Slévárenský technik metalurg / slévárenská technička metaluržka, 1.11.2026 1:06:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58F64FE9"/>
+    <w:nsid w:val="4F2A7121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10956,51 +10956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CC15784"/>
+    <w:nsid w:val="2DDFF658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>