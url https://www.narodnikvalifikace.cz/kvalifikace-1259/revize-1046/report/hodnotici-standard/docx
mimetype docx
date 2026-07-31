--- v2 (2026-07-31)
+++ v3 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B7586A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B7586A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B7586A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2209D72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2209D72F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2209D72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2384,51 +2384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3355,51 +3355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12311,51 +12311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19274,51 +19274,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20191,51 +20191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22861,51 +22861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23091,51 +23091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23608,84 +23608,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:32</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F16C26B"/>
+    <w:nsid w:val="577EEE44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23771,51 +23771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53F18CBF"/>
+    <w:nsid w:val="061F9031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23901,51 +23901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="374CC161"/>
+    <w:nsid w:val="7FEF2708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>