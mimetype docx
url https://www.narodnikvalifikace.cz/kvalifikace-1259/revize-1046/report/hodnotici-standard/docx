--- v3 (2026-07-31)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2209D72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2209D72F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2209D72F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4250FD81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4250FD81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4250FD81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2384,51 +2384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3355,51 +3355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12311,51 +12311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19274,51 +19274,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20191,51 +20191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22861,51 +22861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23091,51 +23091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23608,84 +23608,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 11:54:33</w:t>
+        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="577EEE44"/>
+    <w:nsid w:val="1FD6FB7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23771,51 +23771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061F9031"/>
+    <w:nsid w:val="4D5A88F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23901,51 +23901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FEF2708"/>
+    <w:nsid w:val="2F244891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>