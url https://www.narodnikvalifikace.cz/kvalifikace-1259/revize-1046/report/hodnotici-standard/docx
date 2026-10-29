--- v4 (2026-07-31)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4250FD81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4250FD81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4250FD81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD85051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD85051" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD85051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2384,51 +2384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3355,51 +3355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4888,255 +4888,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokáže:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4716"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="4716"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="4716"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CMAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="4716"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>P*/PADI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="4716"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="4716"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Water</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="4716"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Diver</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="4716"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(OWD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="4716"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="4716"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekvivalentní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="4716"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="4716"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5449,255 +5449,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5412"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="5427"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5427"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osvědčením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vůdce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="5427"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="5427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="5427"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rekreačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="5427"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="5427"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="5427"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="5427"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>M)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="5427"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vydaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="5427"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Státní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5427"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="5427"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6622,765 +6622,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7303"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7318"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7318"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imobilizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>horních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="7318"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="7318"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dolních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="7318"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="7318"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="7318"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlomenin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="7318"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7318"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vakuové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="7318"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7553"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7567"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7567"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7567"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imobilizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="7567"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="7567"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celotělové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="7567"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vakuové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="7567"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>matrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="7567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="7567"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="7567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="7567"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="7567"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="7567"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7567"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10118" w:y="7567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10233" w:y="7567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10161" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10348" w:y="7567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10276" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7798"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8033"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8047"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="8047"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8047"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Imobilizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="8047"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krčního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8047"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>límce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="8047"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="8047"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="8047"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="8047"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="8047"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(šetrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="8047"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="8047"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="8047"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="8047"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="8047"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="8047"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7404,595 +7404,595 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8513"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8527"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="8527"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8527"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obvazové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8527"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8527"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="8527"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8777"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="8777"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šátkový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obvaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8777"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8777"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8777"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěsného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="8777"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aparátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8777"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ramene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9012"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9027"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9027"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9027"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tlakový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obvaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9027"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9027"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masivním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="9027"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="9027"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krvácení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9262"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9276"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="9276"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9276"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9276"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="9276"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scoop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9276"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="9276"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nosítek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="9276"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="9276"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„Sked“,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="9276"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>transportní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9276"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plachty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7924" w:y="9276"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="9276"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8169,340 +8169,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9747"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9761"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9761"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9761"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záchrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9761"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9761"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="9761"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="9761"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="9761"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="9761"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9996"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10011"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="10011"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10011"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záchrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10011"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10011"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="10011"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upoutaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="10011"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="10011"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachráncem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10246"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10260"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="10260"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10260"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záchrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10260"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10260"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="10260"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10260"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10260"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upoutaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="10260"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10260"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10495"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8679,748 +8679,748 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10745"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="10745"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Překonání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepřístupného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="10745"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="10745"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10745"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="10745"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="10745"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="10745"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše/toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="10745"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="10745"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10745"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lanové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="10745"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="10745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10980"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10995"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="10995"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10995"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zřízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="10995"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upoutaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="10995"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="10995"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="10995"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="10995"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="10995"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tekoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="10995"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11244"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11244"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11244"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bezpečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11244"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="11244"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="11244"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motorovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="11244"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="11244"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kánoe,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="11244"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plachetnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="11244"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>člun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="11244"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="11244"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motorovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="11244"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="11244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohonem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11479"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11494"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="11494"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11494"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Překonání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="11494"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="11494"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="11494"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lanové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="11494"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11729"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9597,629 +9597,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11979"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11979"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomoc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="11979"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="11979"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="11979"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="11979"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převrhnutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="11979"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kánoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="11979"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="11979"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="11979"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12214"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12228"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12228"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12228"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomoc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="12228"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="12228"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poraněním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="12228"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="12228"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="12228"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="12228"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="12228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12463"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12478"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12478"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12478"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomoc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převrácené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12478"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plachetnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="12478"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="12478"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="12478"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="12478"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posádky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12727"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12727"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12727"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomoc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="12727"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="12727"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nouzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="12727"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12727"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kaitingu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="12727"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="12727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>surfingu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10379,646 +10379,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13212"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="13212"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13212"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předmět</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="13212"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="13212"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="13212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="13212"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="13212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="13212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13462"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13462"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13462"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13462"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="13462"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="13462"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadechne,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="13462"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zanoří,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="13462"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="13462"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="13462"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="13462"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="13462"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="13462"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="13462"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="13462"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíli,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="13462"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="13462"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="13462"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="13462"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="13462"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rovnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13692"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyloví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="13692"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmět,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13692"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="13692"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="13692"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="13692"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nádechu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="13692"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="13692"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynoření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11178,170 +11178,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14163"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14177"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="14177"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="14177"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="14177"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="14177"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maska,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="14177"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šnorchl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="14177"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14412"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11518,153 +11518,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14647"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14662"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14662"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14662"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zraněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="14662"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="14662"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="14662"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="14662"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="14662"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11841,221 +11841,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15132"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15147"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="15147"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15147"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Postižený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="15147"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblečen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="15147"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="15147"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="15147"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obleku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="15147"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="15147"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="15147"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úplné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="15147"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="15147"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="15147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15382"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12164,198 +12164,198 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15617"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15631"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="15631"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15631"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15631"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="15631"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="15631"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="15631"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="15631"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="15631"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="15631"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12484,187 +12484,187 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jednomístné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidlo:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kajak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2423"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vícemístná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="2423"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kánoe,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2423"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>raft,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2423"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veslice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12926,544 +12926,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2908"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="2908"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2908"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="2908"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="2908"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="2908"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="2908"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předlékařské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2908"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>první</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="2908"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="2908"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="2908"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="2908"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="2908"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="2908"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3138"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="3138"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="3138"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="3138"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="3138"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="3138"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Záchrana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="3138"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="3138"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="3138"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="3138"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="3138"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="3138"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="3138"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tocích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="3138"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="3138"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19274,51 +19274,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20191,51 +20191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20407,51 +20407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodní plocha min. 20 hektarů</w:t>
+        <w:t>vodní plocha min. 20 hektarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20466,51 +20466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tekoucí voda (umělý či přírodní vodní kanál) s parametry obtížnosti minimálně WWII</w:t>
+        <w:t>tekoucí voda (umělý či přírodní vodní kanál) s parametry obtížnosti minimálně WWII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20525,51 +20525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory pro teoretickou část zkoušky – učebna s odpovídajícím počtem míst k sezení a stoly</w:t>
+        <w:t>prostory pro teoretickou část zkoušky – učebna s odpovídajícím počtem míst k sezení a stoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20584,51 +20584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•notebook, projekční technika, flipchart, tiskárna</w:t>
+        <w:t>notebook, projekční technika, flipchart, tiskárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20643,51 +20643,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3 - 5 dalších pověřených osob</w:t>
+        <w:t>3 - 5 dalších pověřených osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20702,51 +20702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pevný člun s min. výkonem motoru 40 HP (nejlépe s pracovní výklopnou přídí)</w:t>
+        <w:t>pevný člun s min. výkonem motoru 40 HP (nejlépe s pracovní výklopnou přídí)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20761,51 +20761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nafukovací člun s pevným kýlem (délka min. 4 metry, výkon motoru min. 90 HP)</w:t>
+        <w:t>nafukovací člun s pevným kýlem (délka min. 4 metry, výkon motoru min. 90 HP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20820,51 +20820,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•malý nafukovací člun s pevnou podlahou a pákovým ovládáním motoru (min. 8 HP)</w:t>
+        <w:t>malý nafukovací člun s pevnou podlahou a pákovým ovládáním motoru (min. 8 HP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20879,51 +20879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nafukovací samovylévací vícekomorový raft vč. pádel (min. délka 3, 4 m, nosnost min. 400 kg)</w:t>
+        <w:t>nafukovací samovylévací vícekomorový raft vč. pádel (min. délka 3, 4 m, nosnost min. 400 kg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•veslice, kanoe a kajak včetně příslušenství</w:t>
+        <w:t>veslice, kanoe a kajak včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20997,51 +20997,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•základní potápěčská výstroj </w:t>
+        <w:t xml:space="preserve">základní potápěčská výstroj </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21056,51 +21056,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kompletní souprava k přístrojovému potápění – pro technické i rekreační potápění</w:t>
+        <w:t>kompletní souprava k přístrojovému potápění – pro technické i rekreační potápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21115,51 +21115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí </w:t>
+        <w:t xml:space="preserve">resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21174,51 +21174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•simulátor automatizovaného externího defibrilátoru (AED) nebo AED trainer </w:t>
+        <w:t xml:space="preserve">simulátor automatizovaného externího defibrilátoru (AED) nebo AED trainer </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21233,51 +21233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nosítka typu „Sked“</w:t>
+        <w:t>nosítka typu „Sked“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21292,51 +21292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•transportní vana </w:t>
+        <w:t xml:space="preserve">transportní vana </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21351,51 +21351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•scoop rám</w:t>
+        <w:t>scoop rám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21410,51 +21410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•standardizovaná páteřní deska </w:t>
+        <w:t xml:space="preserve">standardizovaná páteřní deska </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21469,51 +21469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•transportní vyprošťovací plachta</w:t>
+        <w:t>transportní vyprošťovací plachta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21528,51 +21528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vakuová matrace celotělová</w:t>
+        <w:t>vakuová matrace celotělová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21587,51 +21587,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vakuové dlahy - sada pro horní a dolní končetiny </w:t>
+        <w:t xml:space="preserve">vakuové dlahy - sada pro horní a dolní končetiny </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21646,51 +21646,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada dlah pro horní a dolní končetiny</w:t>
+        <w:t>sada dlah pro horní a dolní končetiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21705,51 +21705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•krční límec univerzální (pediatric, regular) event. souprava krčních límců</w:t>
+        <w:t>krční límec univerzální (pediatric, regular) event. souprava krčních límců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21764,51 +21764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tonometr + fonendoskop</w:t>
+        <w:t>tonometr + fonendoskop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21823,51 +21823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•pulsní oxymetr </w:t>
+        <w:t xml:space="preserve">pulsní oxymetr </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21882,51 +21882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samorozpínací křísící vak, resuscitační maska</w:t>
+        <w:t>samorozpínací křísící vak, resuscitační maska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -21941,51 +21941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sada AIRWAYs </w:t>
+        <w:t xml:space="preserve">sada AIRWAYs </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22000,51 +22000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranný pás</w:t>
+        <w:t>záchranný pás</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22059,51 +22059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranná bóje</w:t>
+        <w:t>záchranná bóje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22118,51 +22118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•záchranný míč </w:t>
+        <w:t xml:space="preserve">záchranný míč </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22177,51 +22177,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•házecí pytlík s lanem (min. 2 ks)</w:t>
+        <w:t>házecí pytlík s lanem (min. 2 ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22236,51 +22236,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lezecký materiál (sada určená pro technické a záchranné lezení)</w:t>
+        <w:t>lezecký materiál (sada určená pro technické a záchranné lezení)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22295,51 +22295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lezecký materiál pro práci a záchranu ve vodním prostředí (lana, smyce, karabiny, kladky, prusíky)</w:t>
+        <w:t>lezecký materiál pro práci a záchranu ve vodním prostředí (lana, smyce, karabiny, kladky, prusíky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22354,51 +22354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plovací vesta vhodná pro vodní záchranu</w:t>
+        <w:t>plovací vesta vhodná pro vodní záchranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22413,51 +22413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodácká helma vhodná pro záchranné práce</w:t>
+        <w:t>vodácká helma vhodná pro záchranné práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22472,51 +22472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybavená mobilní lékárnička určená pro první pomoc (min. 2 typy), vodotěsná či v obalu</w:t>
+        <w:t>vybavená mobilní lékárnička určená pro první pomoc (min. 2 typy), vodotěsná či v obalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22531,51 +22531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•radiostanice typově používané při činnosti složek integrovaného záchranného systému (min. 2 ks)</w:t>
+        <w:t>radiostanice typově používané při činnosti složek integrovaného záchranného systému (min. 2 ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22590,51 +22590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•maskovací sada k simulaci zranění pro modelové situace</w:t>
+        <w:t>maskovací sada k simulaci zranění pro modelové situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -22649,51 +22649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•záchranné prostředky určené pro záchranu z ledu (min. v rozsahu: žebříky, hasičská hadice, icepicks a záchranná smyce „sling“, nafukovací záchranná lávka) </w:t>
+        <w:t xml:space="preserve">záchranné prostředky určené pro záchranu z ledu (min. v rozsahu: žebříky, hasičská hadice, icepicks a záchranná smyce „sling“, nafukovací záchranná lávka) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11467" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -22861,51 +22861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23091,51 +23091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23608,84 +23608,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodní záchranná služba Českého červeného kříže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář na volné vodě, 31.7.2026 13:37:44</w:t>
+        <w:t>Záchranář na volné vodě, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FD6FB7E"/>
+    <w:nsid w:val="7EEB1939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23771,51 +23771,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D5A88F8"/>
+    <w:nsid w:val="78D1C7F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23901,51 +23901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F244891"/>
+    <w:nsid w:val="2BD88FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>