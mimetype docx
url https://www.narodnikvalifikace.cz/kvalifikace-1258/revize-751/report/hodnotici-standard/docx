--- v4 (2026-07-31)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5216ADF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5216ADF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5216ADF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54871635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54871635" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54871635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,170 +4792,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6339"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6353"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="6353"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6353"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6353"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="6353"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="6353"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokazují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="6353"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6353"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="6353"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazéně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5081,170 +5081,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6838"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="6838"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6838"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="6838"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="6838"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="6838"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="6838"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="6838"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="6838"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5370,323 +5370,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7308"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7323"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7323"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7323"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7323"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="7323"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="7323"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="7323"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="7323"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="7323"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="7323"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="7323"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="7323"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="7323"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="7323"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="7323"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="7323"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="7323"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="7323"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6424,323 +6424,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8499"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8499"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8499"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8499"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8499"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8499"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="8499"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8499"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="8499"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="8499"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vědomí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8499"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="8499"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazéně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="8499"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="8499"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="8499"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="8499"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="8499"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6866,306 +6866,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8969"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8983"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="8983"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8983"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záchranná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="8983"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="8983"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="8983"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="8983"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="8983"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="8983"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="8983"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="8983"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="8983"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="8983"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="8983"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="8983"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="8983"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="8983"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="8983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7801,221 +7801,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="9694"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="9694"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9694"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9694"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okamžiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="9694"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="9694"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9694"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="9694"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchraně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="9694"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="9694"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8141,238 +8141,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="10179"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10179"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postižený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10179"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblečen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10179"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="10179"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mokrém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="10179"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="10179"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obleku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="10179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="10179"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="10179"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úplné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="10179"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="10179"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="10179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8600,272 +8600,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10884"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10899"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="10899"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="10899"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="10899"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10899"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="10899"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="10899"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="10899"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="10899"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="10899"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="10899"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="10899"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="10899"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11129"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8923,119 +8923,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11364"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11379"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="11379"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11379"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11379"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tuto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11379"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="11379"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9246,289 +9246,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aquaparků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12099"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="12099"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="12099"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="12099"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="12099"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12099"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="12099"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="12099"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="12099"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="12099"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="12099"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="12099"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="12099"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="12099"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9586,119 +9586,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12564"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12579"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="12579"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12579"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="12579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="12579"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="12579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tuto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="12579"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="12579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="12579"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12579"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10385,289 +10385,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14230"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="14230"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14230"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="14230"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="14230"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="14230"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="14230"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="14230"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14230"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="14230"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="14230"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="14230"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="14230"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="14230"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="14230"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="14230"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="14230"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10759,306 +10759,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14710"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="14710"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14710"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="14710"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="14710"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="14710"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="14710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="14710"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="14710"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14710"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="14710"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="14710"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="14710"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znamená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="14710"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="14710"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="14710"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10377" w:y="14710"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10305" w:y="14710"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11473,136 +11473,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15425"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="15425"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15425"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="15425"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="15425"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="15425"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="15425"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="15425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16401,51 +16401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
+        <w:t>plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16460,51 +16460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
+        <w:t>vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16519,51 +16519,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
+        <w:t>4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16578,51 +16578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój) model pro záchranu tonoucích</w:t>
+        <w:t>záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój) model pro záchranu tonoucích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16637,51 +16637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
+        <w:t>kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16696,51 +16696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavidlo ovládané vesly</w:t>
+        <w:t>plavidlo ovládané vesly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16755,51 +16755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavidlo ovládané pádly</w:t>
+        <w:t>plavidlo ovládané pádly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16814,51 +16814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•surfový plovák pro záchranu</w:t>
+        <w:t>surfový plovák pro záchranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16873,51 +16873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 sada lanové techniky (lano 25 m dlouhé, 4 prusíkové smyčky, 1 karabina se zámkem, 1 karabina bez zámku, 1 karabina HMS nebo slaňovací osma)</w:t>
+        <w:t>1 sada lanové techniky (lano 25 m dlouhé, 4 prusíkové smyčky, 1 karabina se zámkem, 1 karabina bez zámku, 1 karabina HMS nebo slaňovací osma)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16932,51 +16932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17050,51 +17050,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•resuscitační masky několika typů </w:t>
+        <w:t xml:space="preserve">resuscitační masky několika typů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17109,51 +17109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samorozpínací resuscitační vak pro dospělé a děti</w:t>
+        <w:t>samorozpínací resuscitační vak pro dospělé a děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada nosních a ústních vzduchovodů</w:t>
+        <w:t>sada nosních a ústních vzduchovodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17227,51 +17227,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•intubační trenažér k nácviku zavádění vzduchovodů </w:t>
+        <w:t xml:space="preserve">intubační trenažér k nácviku zavádění vzduchovodů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17286,51 +17286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•AED trainer pro dospělé a děti </w:t>
+        <w:t xml:space="preserve">AED trainer pro dospělé a děti </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17345,51 +17345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada krčních límců a universální krční límec</w:t>
+        <w:t>sada krčních límců a universální krční límec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17404,51 +17404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•standardizovaná páteřní deska </w:t>
+        <w:t xml:space="preserve">standardizovaná páteřní deska </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17463,51 +17463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička vybavená podle TNV 94 0920-1</w:t>
+        <w:t>lékárnička vybavená podle TNV 94 0920-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17522,51 +17522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vakuová matrace </w:t>
+        <w:t xml:space="preserve">vakuová matrace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17581,51 +17581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sada fixačních vakuových dlah </w:t>
+        <w:t xml:space="preserve">sada fixačních vakuových dlah </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17640,51 +17640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•nosítka </w:t>
+        <w:t xml:space="preserve">nosítka </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17699,51 +17699,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stopky</w:t>
+        <w:t>stopky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7934" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 13:37:26</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B8D022A"/>
+    <w:nsid w:val="7100EBF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A8920B6"/>
+    <w:nsid w:val="2D2682B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73CD0F2A"/>
+    <w:nsid w:val="7E064612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>