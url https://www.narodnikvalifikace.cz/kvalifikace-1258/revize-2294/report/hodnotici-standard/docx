--- v3 (2026-07-31)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BCC3D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BCC3D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BCC3D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E225F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E225F49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E225F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:12</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:12</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:12</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3429,51 +3429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12021,51 +12021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20351,51 +20351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24373,51 +24373,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36644,51 +36644,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37152,51 +37152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
+        <w:t>plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37211,51 +37211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
+        <w:t>vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37270,51 +37270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
+        <w:t>4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37329,51 +37329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój)</w:t>
+        <w:t>záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37388,51 +37388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•model pro záchranu tonoucích (jedná se o plastové torzo, napuštěné vodou a potopené na dně)</w:t>
+        <w:t>model pro záchranu tonoucích (jedná se o plastové torzo, napuštěné vodou a potopené na dně)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37447,51 +37447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
+        <w:t>kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37506,51 +37506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 x záchranný plovák</w:t>
+        <w:t>1 x záchranný plovák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37565,51 +37565,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 sada lanové techniky (plovoucí lano 20 m dlouhé, 2 ploché smyčky, 4 prusíkové smyčky, 3 karabiny, z toho 1 HMS)</w:t>
+        <w:t>1 sada lanové techniky (plovoucí lano 20 m dlouhé, 2 ploché smyčky, 4 prusíkové smyčky, 3 karabiny, z toho 1 HMS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37624,51 +37624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37683,51 +37683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37742,51 +37742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•resuscitační masky několika typů </w:t>
+        <w:t xml:space="preserve">resuscitační masky několika typů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37801,51 +37801,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samorozpínací resuscitační vak pro dospělé a děti</w:t>
+        <w:t>samorozpínací resuscitační vak pro dospělé a děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37860,51 +37860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti (nebo simulátor AED)</w:t>
+        <w:t>automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti (nebo simulátor AED)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37919,51 +37919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada krčních límců a univerzální krční límec</w:t>
+        <w:t>sada krčních límců a univerzální krční límec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -37978,51 +37978,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•standardizovaná páteřní deska</w:t>
+        <w:t>standardizovaná páteřní deska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -38037,51 +38037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička vybavená podle TNV 94 0920-1</w:t>
+        <w:t>lékárnička vybavená podle TNV 94 0920-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -38096,51 +38096,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vakuová matrace</w:t>
+        <w:t>vakuová matrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -38155,51 +38155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada fixačních vakuových dlah</w:t>
+        <w:t>sada fixačních vakuových dlah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -38214,51 +38214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nosítka</w:t>
+        <w:t>nosítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -38273,51 +38273,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stopky</w:t>
+        <w:t>stopky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3527"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -38568,51 +38568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče formou testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39253,84 +39253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jaromír Laštovka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 11:55:13</w:t>
+        <w:t>Mistr plavčí, 29.10.2026 13:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="460A40A5"/>
+    <w:nsid w:val="1D1D388E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>