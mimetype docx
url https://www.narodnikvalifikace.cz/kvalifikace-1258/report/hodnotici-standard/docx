--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF06F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF06F10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF06F10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744374D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744374D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744374D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3429,51 +3429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12021,51 +12021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20351,51 +20351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24373,51 +24373,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37647,51 +37647,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39588,51 +39588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče formou testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40273,84 +40273,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jaromír Laštovka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 28.7.2026 10:16:37</w:t>
+        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4941FA7F"/>
+    <w:nsid w:val="20174192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>