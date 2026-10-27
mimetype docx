--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744374D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744374D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744374D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6081E804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6081E804" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6081E804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3429,51 +3429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12021,51 +12021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20351,51 +20351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24373,51 +24373,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24509,13189 +24509,661 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13575" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P36"/>
-[...274 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
-[...9478 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání z oblasti zdravotnictví nebo příprava pracovníků integrovaného záchranného systému ČR a minimálně 5 let odborné praxe v oblasti vodní záchrany, včetně komplexní odborné přípravy pro získání osvědčení o PK 74-008-H Plavčík/plavčice nebo PK 74-007-H Mistr/mistrová plavčí (případně kvalifikace Záchranář III. VZS ČČK nebo Záchranář II. VZS ČČK) v minimálním rozsahu 200 hodin (nutno doložit seznamem akcí s uvedením názvu, detailního obsahu, hodinové dotace a doplnit potvrzením pořadatele). Musí být držitelem profesní kvalifikace 74-007-H Mistr/mistrová plavčí, nebo kvalifikace Záchranář II. VZS ČČK, nebo osvědčení o rekvalifikaci z MŠMT akreditovaného kurzu Mistr plavčí v minimálním rozsahu 150 hodin, případně živnostenského oprávnění pro předmět podnikání Vodní záchranářská služba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání v oboru vzdělání z oblasti tělesná výchova a sport nebo zdravotnictví nebo příprava pracovníků integrovaného záchranného systému ČR a minimálně 5 let odborné praxe v oblasti vodní záchrany, včetně komplexní odborné přípravy pro získání osvědčení o PK 74-008-H Plavčík/plavčice nebo PK 74-007-H Mistr/mistrová plavčí (případně kvalifikace Záchranář III. VZS ČČK nebo Záchranář II. VZS ČČK) v minimálním rozsahu 200 hodin (nutno doložit seznamem akcí s uvedením názvu, detailního obsahu, hodinové dotace a doplnit potvrzením pořadatele). Musí být držitelem profesní kvalifikace 74-007-H Mistr/mistrová plavčí, nebo kvalifikace Záchranář II. VZS ČČK, nebo osvědčení o rekvalifikaci z MŠMT akreditovaného kurzu Mistr plavčí v minimálním rozsahu 150 hodin, případně živnostenského oprávnění pro předmět podnikání Vodní záchranářská služba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání v oboru vzdělání z oblasti tělesná výchova a sport nebo příprava pracovníků integrovaného záchranného systému ČR nebo lékařství (s dosaženou specializovanou způsobilostí) nebo v nelékařském zdravotnickém oboru vzdělání a minimálně 5 let odborné praxe v oblasti vodní záchrany, včetně komplexní odborné přípravy pro získání osvědčení o PK 74-008-H Plavčík/plavčice nebo PK 74-007-H Mistr/mistrová plavčí (případně kvalifikace Záchranář III. VZS ČČK nebo Záchranář II. VZS ČČK) v minimálním rozsahu 200 hodin (nutno doložit seznamem akcí s uvedením názvu, detailního obsahu, hodinové dotace a doplnit potvrzením pořadatele). Musí být držitelem profesní kvalifikace 74-007-H Mistr/mistrová plavčí, nebo kvalifikace Záchranář II. VZS ČČK, nebo osvědčení o rekvalifikaci z MŠMT akreditovaného kurzu Mistr plavčí v minimálním rozsahu 150 hodin, případně živnostenského oprávnění pro předmět podnikání Vodní záchranářská služba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou a minimálně 5 let odborné praxe v oblasti vodní záchrany, včetně komplexní odborné přípravy pro získání osvědčení o PK 74-008-H Plavčík/plavčice nebo PK 74-007-H Mistr/mistrová plavčí (případně kvalifikace Záchranář III. VZS ČČK nebo Záchranář II. VZS ČČK) v minimálním rozsahu 200 hodin (nutno doložit seznamem akcí s uvedením názvu, detailního obsahu, hodinové dotace a doplnit potvrzením pořadatele). Musí být držitelem profesní kvalifikace 74-007-H Mistr/mistrová plavčí, nebo kvalifikace Záchranář II. VZS ČČK, nebo osvědčení o rekvalifikaci z MŠMT akreditovaného kurzu Mistr plavčí v minimálním rozsahu 150 hodin, případně živnostenského oprávnění pro předmět podnikání Vodní záchranářská služba. Musí být držitelem platné certifikace Lektor první pomoci v rámci systému ČRR (České resuscitační rady) nebo ERC (European resuscitation council), nebo absolventem MZd akreditovaného kurzu Řidič vozidla ZZS, nebo držitelem certifikace Instruktor první pomoci ČČK (případně VZS ČČK), udělené od roku 2015, s periodickým doškolením v návaznosti na aktualizaci ERC Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...2491 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
-[...827 lines deleted...]
-        <w:t>stanoven.</w:t>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="11275" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37783,1568 +25255,1259 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7525" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P36"/>
-[...307 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3422"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
+        <w:t>plavecký bazén (minimální délka 25 m, minimální hloubka 2,5 m)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
+        <w:t>vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
+        <w:t>4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój)</w:t>
+        <w:t>záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•model pro záchranu tonoucích (jedná se o plastové torzo, napuštěné vodou a potopené na dně)</w:t>
+        <w:t>model pro záchranu tonoucích (jedná se o plastové torzo, napuštěné vodou a potopené na dně)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
+        <w:t>kompletní potápěčská výstroj, včetně mokrého obleku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 x záchranný plovák</w:t>
+        <w:t>1 x záchranný plovák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 sada lanové techniky (plovoucí lano 20 m dlouhé, 2 ploché smyčky, 4 prusíkové smyčky, 3 karabiny, z toho 1 HMS)</w:t>
+        <w:t>1 sada lanové techniky (plovoucí lano 20 m dlouhé, 2 ploché smyčky, 4 prusíkové smyčky, 3 karabiny, z toho 1 HMS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•resuscitační masky několika typů </w:t>
+        <w:t xml:space="preserve">resuscitační masky několika typů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samorozpínací resuscitační vak pro dospělé a děti</w:t>
+        <w:t>samorozpínací resuscitační vak pro dospělé a děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti (nebo simulátor AED)</w:t>
+        <w:t>automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti (nebo simulátor AED)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada krčních límců a univerzální krční límec</w:t>
+        <w:t>sada krčních límců a univerzální krční límec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•standardizovaná páteřní deska</w:t>
+        <w:t>standardizovaná páteřní deska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička vybavená podle TNV 94 0920-1</w:t>
+        <w:t>lékárnička vybavená podle TNV 94 0920-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vakuová matrace</w:t>
+        <w:t>vakuová matrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada fixačních vakuových dlah</w:t>
+        <w:t>sada fixačních vakuových dlah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nosítka</w:t>
+        <w:t>nosítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•stopky</w:t>
+        <w:t>stopky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39356,51 +26519,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:framePr w:w="10766" w:h="7185" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39411,79 +26574,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11174"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11174"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11514"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10246"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39494,79 +26657,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12547"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12547"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11279"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12887"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11619"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39588,51 +26751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče formou testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39740,60 +26903,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P41"/>
+        <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C29"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C29"/>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2347" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -40273,84 +27436,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jaromír Laštovka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr/mistrová plavčí, 11.9.2026 17:00:32</w:t>
+        <w:t>Mistr/mistrová plavčí, 27.10.2026 1:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20174192"/>
+    <w:nsid w:val="4364FE29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -40435,52 +27598,185 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6E79BAC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w:tplc="00000109">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0000010A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0000010B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0000010C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0000010D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0000010E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0000010F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00000110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="00000111">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -40848,65 +28144,56 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P38">
     <w:name w:val="ParagraphStyle37"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P39">
     <w:name w:val="ParagraphStyle38"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P40">
     <w:name w:val="ParagraphStyle39"/>
     <w:hidden/>
     <w:pPr>
-      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P41">
     <w:name w:val="ParagraphStyle40"/>
-    <w:hidden/>
-[...6 lines deleted...]
-    <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -41258,65 +28545,50 @@
       <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C27">
     <w:name w:val="CharacterStyle23"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-[...13 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>