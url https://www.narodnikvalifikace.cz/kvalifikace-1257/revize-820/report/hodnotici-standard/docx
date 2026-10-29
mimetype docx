--- v2 (2026-07-31)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2202C49D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2202C49D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2202C49D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A3D3689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A3D3689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A3D3689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4955,170 +4955,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5873"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5887"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5887"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5887"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5887"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="5887"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="5887"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokazují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="5887"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="5887"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="5887"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="5887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazéně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5210,170 +5210,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6607"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="6607"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6607"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="6607"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="6607"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="6607"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="6607"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="6607"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="6607"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="6607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5465,272 +5465,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7313"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7327"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7327"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="7327"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="7327"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7327"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="7327"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="7327"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="7327"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="7327"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="7327"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="7327"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="7327"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebezáchranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="7327"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vznášení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="7327"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šlapání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6468,969 +6468,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8724"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="8739"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8739"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="8739"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8739"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="8739"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="8739"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="8739"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="8739"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="8739"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="8739"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="8739"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="8739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8974"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8988"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="8988"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8988"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8988"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8988"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8988"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="8988"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="8988"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="8988"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="8988"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="8988"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="8988"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="8988"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="8988"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="8988"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>boku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="8988"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(celková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="8988"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="9219"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="9219"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="9219"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9219"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="9219"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="9219"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="9219"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střídat),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="9219"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="9219"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiblížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="9219"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="9219"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="9219"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucímu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="9219"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="9219"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9449"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="9219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="9449"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="9449"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="9449"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranáře,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="9449"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="9449"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9449"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="9449"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="9449"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="9449"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7522,918 +7522,918 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="10169"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10169"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10169"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umístěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="10169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="10169"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hranici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="10169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="10169"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="10169"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="10169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="10169"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="10169"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="10169"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="10169"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="10169"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="10169"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="10169"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěny),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="10169"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="10169"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejhlubší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="10169"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="10169"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="10169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10404"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10419"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10419"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="10419"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kročným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="10419"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="10419"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="10419"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10419"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="10419"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="10419"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="10419"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="10419"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="10419"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="10419"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="10419"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="10419"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="10419"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10649"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10884"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="308" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="739" w:y="10899"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyzvednutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="10899"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="10899"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="10899"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10899"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="10899"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="10899"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="10899"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="10899"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="10899"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="10899"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="10899"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11134"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8525,408 +8525,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11604"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11619"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11619"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11619"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="11619"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11619"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="11619"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="11619"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="11619"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="11619"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="11619"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="11619"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="11619"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="11619"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="11619"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="11619"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="11619"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modifikované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resuscitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="289" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="12099"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cíl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="648" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12099"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="12099"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="12099"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9018,629 +9018,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12804"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12819"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12819"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12819"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maska,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="12819"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šnorchl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="12819"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13054"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13068"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13068"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13068"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="13068"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="13068"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="13068"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="13068"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podplaváváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="13068"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="13068"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoumetrových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="13068"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="13068"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="13068"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simulují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="13068"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="13068"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aniž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="13068"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="13068"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="13068"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynořil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="13068"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10243" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="13299"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vymezeném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="13299"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13534"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="13548"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vždy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uprostřed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13548"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="13548"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="13548"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podplavává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="13548"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoumetrovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="13548"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13783"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9732,289 +9732,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14254"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14268"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="14268"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14268"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potopeným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="14268"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="14268"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hokejový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="14268"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>puk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14503"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14518"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14518"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14518"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="14518"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="14518"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="14518"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="14518"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="14518"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="14518"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="14518"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynoření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14753"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10191,221 +10191,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15223"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15238"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="15238"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15238"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="15238"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předlékařské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="15238"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>první</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="15238"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="15238"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnuje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="15238"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="15238"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="15238"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="15238"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženého,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="15238"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přivolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15468"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10508,51 +10508,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10681,289 +10681,289 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ošetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2173"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="2173"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odzkoušet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="2173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="2173"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="2173"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="2173"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="2173"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11191,102 +11191,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="3124"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desinfekce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>likvidace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="3124"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biologického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="3124"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11480,289 +11480,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="308" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="739" w:y="3844"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="3844"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prevence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="3844"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>patří:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="3844"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návštěvní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="3844"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="3844"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="3844"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="3844"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="3844"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provoz,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="3844"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vědomí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="3844"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="3844"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="3844"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="3844"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11990,289 +11990,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4780"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="4794"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="4794"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="4794"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="4794"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="4794"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součásti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="4794"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="4794"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="4794"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="4794"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="4794"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="4794"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="4794"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="4794"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="4794"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17660,51 +17660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18660,51 +18660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18876,51 +18876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•plavecký bazén (minimální délka 25 m, minimální hloubka 1,60)</w:t>
+        <w:t>plavecký bazén (minimální délka 25 m, minimální hloubka 1,60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18935,51 +18935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
+        <w:t>vhodná místnost pro ústní a písemné ověření se základním vybavením učebny (notebook, dataprojektor, 1 přenosná tabule)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18994,51 +18994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
+        <w:t>4 x plavecká dráha = vhodné překážky pro disciplínu 100 m se základní výstrojí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19053,51 +19053,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój) </w:t>
+        <w:t xml:space="preserve">záchranné pomůcky (záchranná tyč, 2 házecí pomůcky – podkova, míč, 2 pomůcky využívané při osobním zásahu ve vodě – záchranný pás a záchranná bój) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19112,51 +19112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•model pro záchranu tonoucích</w:t>
+        <w:t>model pro záchranu tonoucích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19171,51 +19171,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 sada lanové techniky (lano 25 m a 4 prusíkové smyčky)</w:t>
+        <w:t>1 sada lanové techniky (lano 25 m a 4 prusíkové smyčky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19230,51 +19230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19289,51 +19289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
+        <w:t>resuscitační model dítěte pro nácvik kardiopulmonální resuscitace s pohyblivou čelistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19348,51 +19348,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•resuscitační masky několika typů </w:t>
+        <w:t xml:space="preserve">resuscitační masky několika typů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19407,51 +19407,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•samorozpínací resuscitační vak pro dospělé a děti</w:t>
+        <w:t>samorozpínací resuscitační vak pro dospělé a děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19466,51 +19466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada ústních vzduchovodů</w:t>
+        <w:t>sada ústních vzduchovodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19525,51 +19525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti </w:t>
+        <w:t xml:space="preserve">automatizovaný externí defibrilátor (AED) trainer pro dospělé a děti </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19584,51 +19584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada krčních límců a universální krční límec</w:t>
+        <w:t>sada krčních límců a universální krční límec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19643,51 +19643,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•standardizovaná páteřní deska </w:t>
+        <w:t xml:space="preserve">standardizovaná páteřní deska </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19702,51 +19702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička vybavená podle TNV 94 0920-1</w:t>
+        <w:t>lékárnička vybavená podle TNV 94 0920-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19761,51 +19761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•stopky </w:t>
+        <w:t xml:space="preserve">stopky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -20056,51 +20056,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20629,84 +20629,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík, 31.7.2026 11:54:32</w:t>
+        <w:t>Plavčík, 29.10.2026 13:31:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20867E83"/>
+    <w:nsid w:val="50BF6443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20792,51 +20792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0747B7"/>
+    <w:nsid w:val="2F0B2EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20922,51 +20922,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="255FC184"/>
+    <w:nsid w:val="79215427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>