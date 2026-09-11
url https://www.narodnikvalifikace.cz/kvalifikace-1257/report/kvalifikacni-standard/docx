--- v4 (2026-07-28)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EBB531F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EBB531F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EBB531F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72AEDF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72AEDF34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72AEDF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 28.7.2026 9:15:52</w:t>
+        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8834,51 +8834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 28.7.2026 9:15:52</w:t>
+        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16012,51 +16012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 28.7.2026 9:15:52</w:t>
+        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18168,51 +18168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavčíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 28.7.2026 9:15:52</w:t>
+        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18909,51 +18909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 28.7.2026 9:15:52</w:t>
+        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>