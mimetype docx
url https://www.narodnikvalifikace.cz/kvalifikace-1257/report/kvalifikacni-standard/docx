--- v5 (2026-09-11)
+++ v6 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72AEDF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72AEDF34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72AEDF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC335E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC335E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC335E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
+        <w:t>Plavčík/plavčice, 27.10.2026 1:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5321,170 +5321,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7966"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7980"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7980"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7980"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7980"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="7980"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="7980"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokazují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="7980"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="7980"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="7980"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="7980"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazéně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8215"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -5576,221 +5576,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8700"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8700"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="8700"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="8700"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8700"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="8700"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="8700"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8700"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="8700"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="8700"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="8700"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8935"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -5899,272 +5899,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11441"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="11441"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11441"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11441"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="11441"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="11441"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="11441"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="11441"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="11441"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="11441"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="11441"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="11441"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="11441"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebezáchranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="11441"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vznášení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="11441"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="11441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šlapání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -6902,969 +6902,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12852"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12852"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="12852"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12852"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="12852"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="12852"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="12852"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="12852"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="12852"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="12852"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="12852"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="12852"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="12852"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13087"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="13102"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13102"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="13102"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="13102"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="13102"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="13102"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="13102"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="13102"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="13102"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="13102"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="13102"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="13102"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="13102"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>boku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="13102"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(celková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13332"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="13332"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="13332"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="13332"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="13332"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="13332"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="13332"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="13332"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střídat),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="13332"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="13332"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiblížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="13332"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="13332"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="13332"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucímu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="13332"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="13332"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="13332"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13563"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="13563"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13563"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="13563"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranáře,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="13563"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="13563"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="13563"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="13563"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="13563"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13798"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -7956,929 +7956,929 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14268"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14283"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="14283"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14283"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="14283"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umístěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="14283"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="14283"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hranici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="14283"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="14283"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="14283"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="14283"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="14283"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="14283"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="14283"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="14283"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="14283"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="14283"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14283"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěny),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14283"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="14283"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejhlubší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="14283"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="14283"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="14283"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14532"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14532"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14532"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="14532"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kročným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="14532"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="14532"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="14532"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="14532"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="14532"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="14532"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="14532"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvoleným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="14532"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="14532"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="14532"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="14532"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="14532"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="14532"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14763"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15012"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="15012"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15012"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předvést</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="15012"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="15012"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="15012"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="15012"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="15012"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="15012"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="15012"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="15012"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="15012"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15247"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
+        <w:t>Plavčík/plavčice, 27.10.2026 1:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10561,408 +10561,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4079"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="4093"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4093"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="4093"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="4093"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>házecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="4093"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="4093"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="4093"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="4093"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="4093"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="4093"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="4093"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="4093"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="4093"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="4093"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modifikované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resuscitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="289" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="720" w:y="4573"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cíl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="648" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="4573"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="4573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="4573"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -11037,901 +11037,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5058"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5058"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5058"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="5058"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5058"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maska,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="5058"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šnorchl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="5058"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5308"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5308"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5308"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5308"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="5308"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="5308"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podplaváváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="5308"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="5308"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoumetrových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="5308"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="5308"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="5308"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simulují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="5308"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="5308"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aniž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="5308"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="5308"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="5308"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynořil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="5308"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5538"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10243" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="5538"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5538"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vymezeném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="5538"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="5538"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5788"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="5788"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5788"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vždy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uprostřed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5788"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="5788"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="5788"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podplavává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="5788"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoumetrovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="5788"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>překážku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6023"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6037"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="6037"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="6037"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="6037"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>maskou,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6037"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dýchací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6037"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="6037"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="6037"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutvemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="6037"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6037"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="6037"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="6037"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zanořováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="6037"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="6037"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="6037"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6273"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -12057,289 +12057,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8999"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9013"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="9013"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9013"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potopeným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9013"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="9013"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="9013"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="9013"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9013"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hokejový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="9013"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="9013"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>puk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9249"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9263"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="9263"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9263"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="9263"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="9263"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="9263"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="9263"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="9263"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="9263"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="9263"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="9263"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynoření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9498"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -12516,221 +12516,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9969"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9983"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="9983"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9983"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="9983"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předlékařské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9983"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>první</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="9983"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="9983"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnuje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="9983"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="9983"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="9983"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="9983"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postiženého,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="9983"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přivolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10213"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -12839,289 +12839,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10449"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10463"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10463"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ošetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="10463"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10463"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="10463"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odzkoušet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="10463"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="10463"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10463"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="10463"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="10463"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="10463"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="10463"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="10463"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="10463"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="10463"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="10463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10693"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -13349,102 +13349,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11413"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="11413"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11413"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desinfekce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>likvidace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="11413"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>biologického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="11413"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11649"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -13638,289 +13638,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12119"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="308" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12133"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="739" w:y="12133"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12133"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="12133"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prevence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="12133"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>patří:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="12133"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návštěvní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="12133"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="12133"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="12133"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12133"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="12133"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provoz,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="12133"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vědomí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="12133"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="12133"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="12133"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="12133"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12364"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -14148,289 +14148,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13069"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13084"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="13084"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13084"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P29"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="13084"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="13084"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="13084"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="13084"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součásti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="13084"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="13084"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="13084"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="13084"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="13084"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="13084"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="13084"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="13084"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="13084"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="13084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13314"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
@@ -16012,51 +16012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
+        <w:t>Plavčík/plavčice, 27.10.2026 1:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18168,51 +18168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavčíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
+        <w:t>Plavčík/plavčice, 27.10.2026 1:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18909,51 +18909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plavčík/plavčice, 11.9.2026 19:16:26</w:t>
+        <w:t>Plavčík/plavčice, 27.10.2026 1:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>