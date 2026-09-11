--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90FC318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90FC318" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90FC318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51D54426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51D54426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51D54426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) + b), nebo a) + c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14462,51 +14462,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18960,51 +18960,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19759,51 +19759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31656,51 +31656,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Alu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39967,51 +39967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40652,84 +40652,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 28.7.2026 10:16:38</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C589881"/>
+    <w:nsid w:val="006C61D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -40815,51 +40815,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8A48E4"/>
+    <w:nsid w:val="2FD9ABAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>