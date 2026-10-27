--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51D54426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51D54426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51D54426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5672ACF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5672ACF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5672ACF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) + b), nebo a) + c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4571,51 +4571,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14462,51 +14462,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18960,51 +18960,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19096,79 +19096,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7636" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19180,51 +19180,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19236,51 +19236,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19295,51 +19295,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v technickém oboru a alespoň 5 let odborné praxe v povolání instruktor lešenářské techniky nebo lešenář šéfmontér nebo projektant lešení nebo obdobného povolání v oblasti dočasných stavebních konstrukcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19354,51 +19354,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v technickém oboru a alespoň 5 let odborné praxe v povolání instruktor lešenářské techniky nebo lešenář šéfmontér nebo projektant lešení nebo obdobného povolání v oblasti dočasných stavebních konstrukcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19410,400 +19410,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20187,340 +20072,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3205"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3219"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="3219"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3219"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="3219"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>22/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3219"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="3219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="3219"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3219"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="3219"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="3219"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="3219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="3219"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="3219"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="3219"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="3219"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="3219"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="3219"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="3219"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="3219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3450"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20544,646 +20429,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3685"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="3699"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3699"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="3699"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="3699"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>173/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="3699"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="3699"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="3699"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3699"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="3699"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="3699"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="3699"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="3699"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="3699"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>shody,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="3699"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="3699"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="3699"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="3699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="4179"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4179"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4179"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="4179"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="4179"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="4179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4179"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="4179"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="4179"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="4179"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="4179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="4179"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="4179"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="4179"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="4179"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="4179"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="4179"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10459" w:y="4179"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10387" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4410"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21292,289 +21177,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4645"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4659"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="4659"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4659"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4659"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="4659"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>495/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="4659"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="4659"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="4659"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="4659"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="4659"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="4659"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="4659"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="4659"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="4659"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="4659"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="4659"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4890"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21734,1921 +21619,1921 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5374"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5374"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5374"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8101</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="5374"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="5374"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5374"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Společná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5374"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="5374"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5624"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5624"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5624"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5624"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8102</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="5624"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="5624"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="5624"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="5624"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="5624"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="5624"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="5624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5874"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5874"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="5874"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="5874"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="5874"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="5874"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="5874"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6123"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6123"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6123"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6123"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6123"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Trubková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6123"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="6123"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="6123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6358"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6373"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="6373"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="6373"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="6373"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6373"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6373"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="6373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6373"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="6373"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="6373"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="6373"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="6373"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="6373"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6373"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="6373"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="6373"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="6373"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="6373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="6373"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6603"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10593" w:y="6373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="6603"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6603"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6603"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6838"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6853"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6853"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="6853"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="6853"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6853"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="6853"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6853"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6853"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="6853"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6853"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="6853"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="6853"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6853"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="6853"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="6853"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="6853"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6853"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="6853"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="6853"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="6853"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="6853"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7083"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="6853"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7083"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="7083"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7083"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="7083"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7318"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7333"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7333"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7333"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7333"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7333"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7333"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7333"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7333"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7333"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7333"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7333"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="7333"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="7333"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="7333"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7333"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="7333"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7333"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7333"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="7333"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ploché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="7333"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="7333"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="7333"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="7333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7563"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23757,935 +23642,935 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7798"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7813"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7813"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7813"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7813"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="7813"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7813"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7813"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="7813"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="7813"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="7813"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="7813"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="7813"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="7813"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="7813"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="7813"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="7813"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8048"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8062"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8062"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8062"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8062"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8062"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8062"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8062"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="8062"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="8062"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="8062"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="8062"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8062"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8062"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="8062"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="8062"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="8062"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="8062"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8312"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8312"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8312"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8312"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8312"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8312"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="8312"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8312"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8312"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="8312"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="8312"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8312"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="8312"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8312"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="8312"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="8312"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="8312"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="8312"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="8312"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24709,833 +24594,833 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8778"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8792"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8792"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8792"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8792"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8792"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8792"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8792"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="8792"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8792"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8792"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="8792"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="8792"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8792"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="8792"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="8792"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="8792"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="8792"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9042"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9042"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9042"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9042"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9042"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9042"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9042"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9042"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9042"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="9042"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="9042"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="9042"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9042"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zatěžovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9042"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="9042"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9277"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9291"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9291"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9291"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9291"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="9291"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9291"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9291"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="9291"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="9291"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="9291"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="9291"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9291"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="9291"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="9291"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="9291"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="9291"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="9291"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="9291"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25559,1700 +25444,1700 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9771"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9771"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="9771"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9771"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9771"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="9771"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="9771"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="9771"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="9771"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9771"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="9771"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="9771"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="9771"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="9771"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="9771"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="9771"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10237"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10251"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10251"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10251"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10251"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12812</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10251"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10251"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="10251"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10251"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10251"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="10251"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="10251"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="10251"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10251"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="10251"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10486"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10501"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10501"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10501"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10501"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12813</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10501"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="10501"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10501"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="10501"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="10501"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="10501"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="10501"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="10501"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="10501"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="10501"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="10501"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="10501"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="10501"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="10501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10736"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10750"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10750"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10750"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10750"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13374</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10750"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="10750"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10750"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="10750"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="10750"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="10750"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="10750"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="10750"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="10750"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="10750"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="10750"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10986"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11000"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11000"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11000"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11000"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1263</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11000"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="11000"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11000"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="11000"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11000"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="11000"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="11000"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="11000"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="11000"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="11000"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="11000"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osazování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="11000"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="11000"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="11000"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="11000"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11250"/>
-[...16 lines deleted...]
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11250"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11250"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="11250"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CEN/TR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="11250"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15563</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="11250"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="11250"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="11250"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="11250"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="11250"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doporučení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="11250"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="11250"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="11250"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="11250"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="11250"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="11250"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="11250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11480"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27310,357 +27195,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11950"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11965"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11965"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOLEJŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>J.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11965"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ILČÍK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="11965"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>J.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="11965"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kunst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="11965"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>I.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="11965"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="11965"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11965"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠKRÉTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="11965"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="11965"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="11965"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="11965"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="11965"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="11965"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zrcadle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="11965"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="11965"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="11965"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="11965"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="11965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12195"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28058,578 +27943,578 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12675"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="12675"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12675"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="12675"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="12675"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12675"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="12675"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="12675"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="12675"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FKK,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="12675"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="12675"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="12675"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="12675"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="12675"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="12675"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="12675"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="12675"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="12675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HESCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12910"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12925"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="12925"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="12925"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="12925"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12925"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="12925"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="12925"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="12925"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="12925"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="12925"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="12925"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="12925"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12925"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="12925"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="12925"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="12925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALTRAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13155"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29962,289 +29847,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DORPA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14312"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14326"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="14326"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14326"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="14326"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="14326"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="14326"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="14326"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="14326"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="14326"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="14326"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="14326"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="14326"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="14326"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="14326"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MODUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14557"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31067,306 +30952,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BRIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15253"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15267"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15267"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="15267"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="15267"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15267"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15267"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="15267"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="15267"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="15267"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="15267"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="15267"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="15267"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojízdných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="15267"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15267"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="15267"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="15267"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALUFIX;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15498"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31656,51 +31541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Alu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33631,306 +33516,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZAG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3772"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3786"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="3786"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3786"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="3786"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="3786"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="3786"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="3786"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="3786"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="3786"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="3786"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="3786"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="3786"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="3786"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="3786"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HARSCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="3786"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="3786"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SGB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -35195,833 +35080,833 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6138"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="6138"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trubkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6138"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6138"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="6138"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="6138"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="6138"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="6138"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="6138"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vývojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="6138"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="6138"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hákových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="6138"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="6138"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6369"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>segmentových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="6369"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="6369"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6369"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výřezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="6369"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="6369"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="6369"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="6369"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="6369"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="6369"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="6369"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="6369"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>asi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="6369"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="6369"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="6369"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="6369"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="6369"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="6369"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6604"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6618"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="6618"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="6618"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="6618"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="6618"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6618"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="6618"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="6618"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="6618"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="6618"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="6618"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6618"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="6618"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="6618"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="6618"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výřezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="6618"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -36215,1564 +36100,1564 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7098"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="7098"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="7098"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="7098"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="7098"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="7098"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="7098"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="7098"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="7098"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>západoevropský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="7098"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7098"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="7098"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="7098"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rakouský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="7098"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7098"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="7098"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7329"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10627" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7329"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>švýcarsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7329"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7329"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>italský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="7329"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7329"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="7329"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7329"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="7578"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="7578"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="7578"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="7578"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="7578"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="7578"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="7578"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="7578"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="7578"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotouči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7578"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7578"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7578"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="7578"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="7578"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="7578"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="7578"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="7578"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7828"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7828"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7828"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podpěrné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="7828"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="7828"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="7828"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7828"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="7828"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="7828"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="7828"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="7828"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="7828"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="7828"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="7828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8063"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="8077"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pojízdné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="8077"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="8077"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="8077"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8077"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8077"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8077"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojezdová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8077"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="8077"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="8077"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="8077"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8327"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8327"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tahoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="8327"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="8327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8327"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotevních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="8327"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="8327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8562"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8577"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8577"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8577"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="8577"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="8577"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="8577"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="8577"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="8577"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="8577"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>*.jpg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="8577"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="8577"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8577"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="8577"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="8577"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="8577"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="8577"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="8577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -37915,255 +37800,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9042"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9057"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9057"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9057"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9057"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="9057"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="9057"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="9057"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="9057"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="9057"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="9057"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="9057"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9057"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="9057"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10036" w:y="9057"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="9057"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9287"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -38714,232 +38599,232 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9983"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9997"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="9997"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9997"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9997"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušenstvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="9997"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(flipchart)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10233"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10247"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="10247"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10247"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dataprojektor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="10247"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>promítací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10247"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plátno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10497"/>
-[...10 lines deleted...]
-        <w:t>•Počítač</w:t>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10497"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počítač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10732"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10967"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -39967,51 +39852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40652,84 +40537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka lešenářské techniky, 11.9.2026 17:51:12</w:t>
+        <w:t>Instruktor/instruktorka lešenářské techniky, 27.10.2026 1:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="006C61D4"/>
+    <w:nsid w:val="394E7300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -40814,185 +40699,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>