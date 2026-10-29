--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DB4C06F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DB4C06F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DB4C06F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F3E1B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F3E1B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F3E1B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12557,51 +12557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15899,51 +15899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16698,51 +16698,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17772,340 +17772,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4136"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4150"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4150"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4150"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="4150"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>22/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="4150"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4150"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="4150"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="4150"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="4150"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="4150"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="4150"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="4150"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="4150"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="4150"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="4150"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="4150"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="4150"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="4150"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="4150"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18129,646 +18129,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4616"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4630"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4630"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4630"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4630"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="4630"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>173/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="4630"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="4630"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="4630"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="4630"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="4630"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="4630"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="4630"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="4630"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuzování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="4630"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>shody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="4630"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="4630"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="4630"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="4630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5096"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5110"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="5110"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5110"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="5110"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="5110"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="5110"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5110"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="5110"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="5110"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="5110"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="5110"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="5110"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="5110"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="5110"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="5110"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="5110"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="5110"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="5110"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10492" w:y="5110"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="5110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5341"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18877,289 +18877,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5576"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5590"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="5590"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5590"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="5590"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="5590"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>495/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="5590"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5590"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="5590"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="5590"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="5590"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="5590"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="5590"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="5590"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="5590"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="5590"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="5590"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19336,1020 +19336,1020 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6526"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6541"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6541"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6541"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6541"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8101</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6541"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6541"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="6541"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Společná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6541"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="6541"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="6541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6776"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6790"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6790"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6790"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6790"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8102</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6790"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="6790"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="6790"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="6790"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="6790"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="6790"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7026"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7040"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7040"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7040"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7040"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="7040"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="7040"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="7040"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="7040"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="7040"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="7040"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7290"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7290"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7290"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7290"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7290"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="7290"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="7290"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="7290"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Trubková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="7290"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="7290"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="7290"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7290"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7525"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7539"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7539"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7539"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7539"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7539"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7539"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7539"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7539"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="7539"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="7539"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7539"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="7539"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7539"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7539"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="7539"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="7539"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="7539"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="7539"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10617" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10545" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20390,867 +20390,867 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8005"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8019"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8019"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8019"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8019"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="8019"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="8019"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="8019"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8019"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8019"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="8019"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8019"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8019"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="8019"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="8019"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="8019"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="8019"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="8019"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="8019"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="8019"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="8019"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="8019"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="8019"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8250"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="8019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8250"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="8250"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="8250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8250"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="8250"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8499"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8499"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8499"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="8499"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="8499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="8499"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8499"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="8499"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="8499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8499"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8499"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="8499"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="8499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="8499"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="8499"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="8499"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="8499"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="8499"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="8499"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ploché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="8499"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="8499"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="8499"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="8499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8730"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21359,1785 +21359,1785 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8965"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8979"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8979"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8979"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8979"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8979"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8979"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8979"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="8979"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="8979"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="8979"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="8979"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8979"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="8979"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8979"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="8979"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9229"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9229"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9229"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9229"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9229"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9229"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9229"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9229"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="9229"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="9229"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="9229"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9229"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="9229"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="9229"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="9229"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="9229"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="9229"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="9229"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9464"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9478"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9478"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9478"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9478"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9478"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9478"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9478"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9478"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="9478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="9478"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="9478"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9478"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="9478"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="9478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="9478"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="9478"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="9478"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="9478"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="9478"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9709"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9709"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9944"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9958"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9958"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9958"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9958"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9958"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9958"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9958"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9958"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9958"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="9958"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="9958"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="9958"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9958"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="9958"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="9958"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="9958"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="9958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10194"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10208"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10208"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10208"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10208"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="10208"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="10208"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="10208"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="10208"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="10208"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="10208"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="10208"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="10208"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zatěžovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="10208"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="10208"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="10208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10443"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10458"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10458"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10458"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10458"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10458"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10458"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="10458"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="10458"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="10458"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="10458"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="10458"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="10458"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="10458"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="10458"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="10458"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="10458"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="10458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10688"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23161,1700 +23161,1700 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10923"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10938"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10938"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10938"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10938"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10938"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10938"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="10938"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="10938"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="10938"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="10938"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10938"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="10938"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="10938"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="10938"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="10938"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="10938"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="10938"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="10938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11418"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11418"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11418"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11418"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12812</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11418"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="11418"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="11418"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11418"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="11418"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="11418"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="11418"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="11418"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="11418"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="11418"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11653"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11667"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11667"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11667"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12813</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11667"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="11667"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="11667"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11667"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="11667"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="11667"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="11667"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="11667"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="11667"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="11667"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="11667"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="11667"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="11667"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11902"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11917"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11917"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11917"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11917"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13374</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11917"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="11917"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11917"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="11917"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="11917"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="11917"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="11917"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="11917"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="11917"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="11917"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="11917"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12152"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12166"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12166"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12166"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="12166"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1263</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12166"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="12166"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="12166"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="12166"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12166"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="12166"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="12166"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="12166"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="12166"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="12166"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="12166"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osazování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="12166"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="12166"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="12166"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12402"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12416"/>
-[...16 lines deleted...]
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="12416"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="12416"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CEN/TR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12416"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15563</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="12416"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="12416"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="12416"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="12416"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="12416"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doporučení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="12416"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="12416"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="12416"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12416"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="12416"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="12416"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24929,323 +24929,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13352"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13366"/>
-[...16 lines deleted...]
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="13366"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13366"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VLASÁK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="13366"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13366"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="13366"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠKRÉTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="13366"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="13366"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WALD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="13366"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="13366"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="13366"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="13366"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="13366"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="13366"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evropských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="13366"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="13366"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praha,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9273" w:y="13366"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="13366"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13597"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25507,918 +25507,918 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13832"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13846"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13846"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOLEJŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>J.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13846"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13846"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13846"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠKRÉTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13846"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="13846"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="13846"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>M.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="13846"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="13846"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="13846"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="13846"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="13846"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="13846"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="13846"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="13846"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praha,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="13846"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14077"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="13846"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="14077"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="14077"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="14077"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fakulta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="14077"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="14077"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Prosinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="14077"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="14077"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISBN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="14077"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>978</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="14077"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="14077"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="14077"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="14077"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="14077"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="14077"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>04363</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="14077"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="14077"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="14077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14312"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14326"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOLEJŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>J.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14326"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14326"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="14326"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="14326"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>M.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="14326"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="14326"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="14326"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZVĚŘINA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="14326"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="14326"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="14326"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="14326"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="14326"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="14326"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="14326"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="14326"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14557"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26697,578 +26697,578 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14792"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14806"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14806"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="14806"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="14806"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="14806"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="14806"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14806"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="14806"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FKK,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="14806"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="14806"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="14806"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="14806"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="14806"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="14806"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="14806"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="14806"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="14806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HESCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15056"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15056"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15056"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="15056"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="15056"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15056"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15056"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="15056"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="15056"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="15056"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="15056"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="15056"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="15056"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="15056"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="15056"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="15056"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALTRAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27932,51 +27932,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>UNI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28768,289 +28768,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DORPA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2865"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="2865"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="2865"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="2865"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="2865"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="2865"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="2865"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="2865"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="2865"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="2865"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="2865"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="2865"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="2865"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="2865"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MODUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3095"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29873,306 +29873,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BRIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3791"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3805"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="3805"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3805"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="3805"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="3805"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="3805"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="3805"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="3805"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="3805"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="3805"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="3805"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="3805"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="3805"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojízdných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="3805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="3805"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="3805"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="3805"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALUFIX;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -32270,306 +32270,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZAG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5884"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5898"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5898"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5898"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5898"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="5898"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="5898"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="5898"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="5898"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="5898"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5898"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="5898"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="5898"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="5898"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="5898"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="5898"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HARSCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="5898"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="5898"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="5898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SGB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6129"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33222,833 +33222,833 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7069"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7084"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7084"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trubkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="7084"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7084"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="7084"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="7084"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="7084"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="7084"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="7084"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vývojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="7084"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="7084"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hákových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7084"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="7084"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7314"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="7084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>segmentových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="7314"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="7314"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="7314"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výřezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="7314"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="7314"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="7314"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="7314"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="7314"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="7314"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="7314"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="7314"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="7314"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="7314"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="7314"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7314"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="7314"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="7314"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7549"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7564"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="7564"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7564"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="7564"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="7564"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="7564"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="7564"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7564"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="7564"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="7564"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="7564"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="7564"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="7564"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="7564"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="7564"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="7564"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výřezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="7564"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34242,289 +34242,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8029"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8044"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8044"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8044"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="8044"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="8044"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="8044"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="8044"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="8044"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="8044"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>západoevropský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8044"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="8044"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="8044"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="8044"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rakouský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="8044"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="8044"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34650,1156 +34650,1156 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8509"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8524"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8524"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8524"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8524"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="8524"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="8524"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="8524"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="8524"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="8524"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="8524"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="8524"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotouči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="8524"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="8524"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="8524"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="8524"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="8524"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="8524"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="8524"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="8524"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8759"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8773"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8773"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8773"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podpěrné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="8773"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciální:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="8773"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8773"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="8773"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="8773"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="8773"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="8773"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8773"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="8773"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="8773"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9023"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="9023"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9023"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pojízdné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="9023"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9023"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="9023"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="9023"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9023"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9023"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojezdová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9023"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="9023"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="9023"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="9023"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9258"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9273"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9273"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9273"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tahoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="9273"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="9273"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotevních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="9273"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9273"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9522"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9522"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9522"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9522"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="9522"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="9522"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="9522"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="9522"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="9522"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>*.jpg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="9522"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="9522"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="9522"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="9522"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="9522"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="9522"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="9522"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="9522"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9753"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -35942,255 +35942,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9988"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10002"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="10002"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10002"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10002"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="10002"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="10002"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="10002"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="10002"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="10002"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="10002"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="10002"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="10002"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="10002"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10036" w:y="10002"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10233"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -36741,232 +36741,232 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10929"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10943"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="10943"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10943"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10943"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušenstvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="10943"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="10943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(flipchart)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11178"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11193"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="11193"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11193"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dataprojektor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="11193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11193"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="11193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>promítací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11193"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="11193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plátno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11428"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11442"/>
-[...10 lines deleted...]
-        <w:t>•Počítač</w:t>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počítač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11677"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11913"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -38161,51 +38161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38391,51 +38391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin, včetně zpracování návrhu a výpočtu lešeňové konstrukce (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39132,84 +39132,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚBP, v. v. i.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Projektant lešení, 14.9.2026 9:55:15</w:t>
+        <w:t>Projektant lešení, 29.10.2026 17:32:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54983547"/>
+    <w:nsid w:val="00201845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39295,51 +39295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E0A15F6"/>
+    <w:nsid w:val="48ACFF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>