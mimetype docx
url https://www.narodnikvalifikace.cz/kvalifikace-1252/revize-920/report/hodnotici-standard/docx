--- v0 (2026-04-17)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48C1C04A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48C1C04A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48C1C04A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41F4C6CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41F4C6CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41F4C6CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.4.2026 12:21:28</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="175BD2D5"/>
+    <w:nsid w:val="2487E63F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08CFF4AD"/>
+    <w:nsid w:val="5F7BB459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>