--- v1 (2026-06-13)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41F4C6CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41F4C6CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41F4C6CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CBF6D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CBF6D11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CBF6D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 13.6.2026 11:39:37</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2487E63F"/>
+    <w:nsid w:val="5E305F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F7BB459"/>
+    <w:nsid w:val="30801DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>