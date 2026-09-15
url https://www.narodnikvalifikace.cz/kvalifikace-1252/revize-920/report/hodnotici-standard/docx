--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CBF6D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CBF6D11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CBF6D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59400B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59400B3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59400B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 1.8.2026 12:43:52</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 15.9.2026 16:31:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E305F8B"/>
+    <w:nsid w:val="48BC9C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30801DFE"/>
+    <w:nsid w:val="195DCA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>