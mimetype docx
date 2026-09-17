--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F50403A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F50403A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F50403A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F69CD8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F69CD8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F69CD8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:14:15</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:14:15</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:14:15</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4734342E"/>
+    <w:nsid w:val="3E4CED74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AB1115C"/>
+    <w:nsid w:val="49B51D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35A03662"/>
+    <w:nsid w:val="5039B932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12657044"/>
+    <w:nsid w:val="21F7CDF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="589A8579"/>
+    <w:nsid w:val="4F4DFE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7EDB97CF"/>
+    <w:nsid w:val="4D9C93E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B8EEDA7"/>
+    <w:nsid w:val="17BE9B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0808F484"/>
+    <w:nsid w:val="177F0B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>