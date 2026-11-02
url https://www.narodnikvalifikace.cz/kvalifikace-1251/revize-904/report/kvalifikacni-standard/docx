--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F69CD8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F69CD8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F69CD8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7379BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7379BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7379BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1096,51 +1096,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčením o odborné způsobilosti k provádění prací ve výškách dle NV 362/2005 a směrnice 2001/45/ES</w:t>
+        <w:t>osvědčením o odborné způsobilosti k provádění prací ve výškách dle NV 362/2005 a směrnice 2001/45/ES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -1155,51 +1155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•absolvováním akreditovaného kurzu první pomoci v délce minimálně 12 hodin v posledních 2 letech (počítáno ke dni konání zkoušky k této PK) zajištěný akreditovaným lektorem (doloží osvědčením/certifikátem)</w:t>
+        <w:t>absolvováním akreditovaného kurzu první pomoci v délce minimálně 12 hodin v posledních 2 letech (počítáno ke dni konání zkoušky k této PK) zajištěný akreditovaným lektorem (doloží osvědčením/certifikátem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tuto zprávu uchazeč u zkoušky vypracuje a obhájí.</w:t>
+        <w:t>Tuto zprávu uchazeč u zkoušky vypracuje a obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -1441,51 +1441,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příklady geologických dat na serverech: České geologické služby, CENIA, Institutu geologického inženýrství VŠ báňské</w:t>
+        <w:t>příklady geologických dat na serverech: České geologické služby, CENIA, Institutu geologického inženýrství VŠ báňské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč zodpoví během obhajoby zprávy o možných rizicích skalního řícení.</w:t>
+        <w:t>Uchazeč zodpoví během obhajoby zprávy o možných rizicích skalního řícení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1783,51 +1783,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč odpovídá na kritérium ve smyslu klasifikace svahových pohybů dle: Nemčok, A., Pašek, J., Rybář, J.: Dělení svahových pohybů. In. Sborník geologických věd. Praha, 1974. Řada Hydrogeologie a inženýrská geologie. č. 11, s. 77 – 93.</w:t>
+        <w:t>Uchazeč odpovídá na kritérium ve smyslu klasifikace svahových pohybů dle: Nemčok, A., Pašek, J., Rybář, J.: Dělení svahových pohybů. In. Sborník geologických věd. Praha, 1974. Řada Hydrogeologie a inženýrská geologie. č. 11, s. 77 – 93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -1954,51 +1954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč vytvoří inventarizační mapu nestabilních skalních objektů vybrané lokality do topografické mapy nejpodrobnějším měřítkem (ideálně 1:2000), jednotlivé objekty posoudí v terénu a orientačně určí jejich míru nestability dle klasifikace Nemčok, Pašek, Rybář: Dělení svahových pohybů. Praha, 1974.</w:t>
+        <w:t>Uchazeč vytvoří inventarizační mapu nestabilních skalních objektů vybrané lokality do topografické mapy nejpodrobnějším měřítkem (ideálně 1:2000), jednotlivé objekty posoudí v terénu a orientačně určí jejich míru nestability dle klasifikace Nemčok, Pašek, Rybář: Dělení svahových pohybů. Praha, 1974.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2181,51 +2181,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 62/1988 Sb., o geologických pracích ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon č. 62/1988 Sb., o geologických pracích ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2240,51 +2240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 114/1992 Sb., o ochraně přírody a krajiny ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon č. 114/1992 Sb., o ochraně přírody a krajiny ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2299,51 +2299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nařízení vlády č. 362/2005 Sb., o bližších požadavcích na bezpečnost a ochranu zdraví při práci na pracovištích s nebezpečím pádu z výšky nebo do hloubky ve znění pozdějších předpisů</w:t>
+        <w:t>Nařízení vlády č. 362/2005 Sb., o bližších požadavcích na bezpečnost a ochranu zdraví při práci na pracovištích s nebezpečím pádu z výšky nebo do hloubky ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2358,51 +2358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 282/2001 Sb., o evidenci geologických prací ve znění vyhlášky č. 368/2004 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 282/2001 Sb., o evidenci geologických prací ve znění vyhlášky č. 368/2004 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2417,51 +2417,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 368/2004 Sb., o geologické dokumentaci ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 368/2004 Sb., o geologické dokumentaci ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2476,51 +2476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 369/2004 Sb., o projektování, provádění a vyhodnocování geologických prací, oznámení rizikových geofaktorů a o postupu při výpočtu zásob náhradních ložisek ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 369/2004 Sb., o projektování, provádění a vyhodnocování geologických prací, oznámení rizikových geofaktorů a o postupu při výpočtu zásob náhradních ložisek ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2647,51 +2647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vztahuje se k vytvořené zprávě o možných rizicích skalního řícení z kompetence Posuzování negativních jevů signalizujících ohrožení života, zdraví a majetku občanů žijících v blízkosti skalních masivů</w:t>
+        <w:t>Vztahuje se k vytvořené zprávě o možných rizicích skalního řícení z kompetence Posuzování negativních jevů signalizujících ohrožení života, zdraví a majetku občanů žijících v blízkosti skalních masivů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -2818,51 +2818,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranu modelového uvízlého lezce na laně lze předvést modelově z výšky 3 m</w:t>
+        <w:t>záchranu modelového uvízlého lezce na laně lze předvést modelově z výšky 3 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2877,68 +2877,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
+        <w:t>modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:12</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E4CED74"/>
+    <w:nsid w:val="63D9AFCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B51D53"/>
+    <w:nsid w:val="73913568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5039B932"/>
+    <w:nsid w:val="09997C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21F7CDF5"/>
+    <w:nsid w:val="225BE034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F4DFE73"/>
+    <w:nsid w:val="0B1BEBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D9C93E6"/>
+    <w:nsid w:val="0EE51CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="17BE9B4E"/>
+    <w:nsid w:val="4EF39995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="177F0B21"/>
+    <w:nsid w:val="31E7FEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>