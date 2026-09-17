--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R212338A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR212338A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR212338A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R630A48DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR630A48DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR630A48DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:26</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B054645"/>
+    <w:nsid w:val="52F4EEA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9B40C5"/>
+    <w:nsid w:val="4A07686C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20071B78"/>
+    <w:nsid w:val="4AF9B565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="321F02CB"/>
+    <w:nsid w:val="73554A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F8722C5"/>
+    <w:nsid w:val="7B097888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73E91AA0"/>
+    <w:nsid w:val="47516BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6BBBE69C"/>
+    <w:nsid w:val="2DCF6974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1FD67C65"/>
+    <w:nsid w:val="2B46B3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7380F1A3"/>
+    <w:nsid w:val="17A45A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6D6E2DFE"/>
+    <w:nsid w:val="05BEB1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>