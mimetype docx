--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R630A48DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR630A48DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR630A48DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B555B00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B555B00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B555B00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3324,51 +3324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčením o odborné způsobilosti k provádění prací ve výškách dle NV 362/2005 a směrnice 2001/45/ES</w:t>
+        <w:t>osvědčením o odborné způsobilosti k provádění prací ve výškách dle NV 362/2005 a směrnice 2001/45/ES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3383,51 +3383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•absolvováním akreditovaného kurzu první pomoci v délce minimálně 12 hodin v posledních 2 letech (počítáno ke dni konání zkoušky k této PK) zajištěný akreditovaným lektorem (doloží osvědčením/certifikátem)</w:t>
+        <w:t>absolvováním akreditovaného kurzu první pomoci v délce minimálně 12 hodin v posledních 2 letech (počítáno ke dni konání zkoušky k této PK) zajištěný akreditovaným lektorem (doloží osvědčením/certifikátem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3610,51 +3610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tuto zprávu uchazeč u zkoušky vypracuje a obhájí.</w:t>
+        <w:t>Tuto zprávu uchazeč u zkoušky vypracuje a obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příklady geologických dat na serverech: České geologické služby, CENIA, Institutu geologického inženýrství VŠ báňské</w:t>
+        <w:t>příklady geologických dat na serverech: České geologické služby, CENIA, Institutu geologického inženýrství VŠ báňské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3840,51 +3840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč zodpoví během obhajoby zprávy o možných rizicích skalního řícení.</w:t>
+        <w:t>Uchazeč zodpoví během obhajoby zprávy o možných rizicích skalního řícení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4011,51 +4011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč odpovídá na kritérium ve smyslu klasifikace svahových pohybů dle: Nemčok, A., Pašek, J., Rybář, J.: Dělení svahových pohybů. In. Sborník geologických věd. Praha, 1974. Řada Hydrogeologie a inženýrská geologie. č. 11, s. 77 – 93.</w:t>
+        <w:t>Uchazeč odpovídá na kritérium ve smyslu klasifikace svahových pohybů dle: Nemčok, A., Pašek, J., Rybář, J.: Dělení svahových pohybů. In. Sborník geologických věd. Praha, 1974. Řada Hydrogeologie a inženýrská geologie. č. 11, s. 77 – 93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč vytvoří inventarizační mapu nestabilních skalních objektů vybrané lokality do topografické mapy nejpodrobnějším měřítkem (ideálně 1:2000), jednotlivé objekty posoudí v terénu a orientačně určí jejich míru nestability dle klasifikace Nemčok, Pašek, Rybář: Dělení svahových pohybů. Praha, 1974.</w:t>
+        <w:t>Uchazeč vytvoří inventarizační mapu nestabilních skalních objektů vybrané lokality do topografické mapy nejpodrobnějším měřítkem (ideálně 1:2000), jednotlivé objekty posoudí v terénu a orientačně určí jejich míru nestability dle klasifikace Nemčok, Pašek, Rybář: Dělení svahových pohybů. Praha, 1974.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4409,51 +4409,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 62/1988 Sb., o geologických pracích ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon č. 62/1988 Sb., o geologických pracích ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4468,51 +4468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 114/1992 Sb., o ochraně přírody a krajiny ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon č. 114/1992 Sb., o ochraně přírody a krajiny ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4527,51 +4527,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nařízení vlády č. 362/2005 Sb., o bližších požadavcích na bezpečnost a ochranu zdraví při práci na pracovištích s nebezpečím pádu z výšky nebo do hloubky ve znění pozdějších předpisů</w:t>
+        <w:t>Nařízení vlády č. 362/2005 Sb., o bližších požadavcích na bezpečnost a ochranu zdraví při práci na pracovištích s nebezpečím pádu z výšky nebo do hloubky ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 282/2001 Sb., o evidenci geologických prací ve znění vyhlášky č. 368/2004 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 282/2001 Sb., o evidenci geologických prací ve znění vyhlášky č. 368/2004 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4645,51 +4645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 368/2004 Sb., o geologické dokumentaci ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 368/2004 Sb., o geologické dokumentaci ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4704,51 +4704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyhláška č. 369/2004 Sb., o projektování, provádění a vyhodnocování geologických prací, oznámení rizikových geofaktorů a o postupu při výpočtu zásob náhradních ložisek ve znění pozdějších předpisů</w:t>
+        <w:t>Vyhláška č. 369/2004 Sb., o projektování, provádění a vyhodnocování geologických prací, oznámení rizikových geofaktorů a o postupu při výpočtu zásob náhradních ložisek ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4875,51 +4875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vztahuje se k vytvořené zprávě o možných rizicích skalního řícení z kompetence Posuzování negativních jevů signalizujících ohrožení života, zdraví a majetku občanů žijících v blízkosti skalních masivů</w:t>
+        <w:t>Vztahuje se k vytvořené zprávě o možných rizicích skalního řícení z kompetence Posuzování negativních jevů signalizujících ohrožení života, zdraví a majetku občanů žijících v blízkosti skalních masivů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5046,51 +5046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záchranu modelového uvízlého lezce na laně lze předvést modelově z výšky 3 m</w:t>
+        <w:t>záchranu modelového uvízlého lezce na laně lze předvést modelově z výšky 3 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5105,68 +5105,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
+        <w:t>modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5784,51 +5784,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5843,51 +5843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6220,79 +6220,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6008" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6300,58 +6300,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC se softwarem: GIS aplikace (např. ArcDesktop, ArcPAD, GRASSGIS, gis), office aplikace (zejména tabulkové a databázové aplikace (MS Office, OpenOffice apod.))</w:t>
+        <w:t>PC se softwarem: GIS aplikace (např. ArcDesktop, ArcPAD, GRASSGIS, gis), office aplikace (zejména tabulkové a databázové aplikace (MS Office, OpenOffice apod.))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6359,58 +6359,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•internetové připojení;</w:t>
+        <w:t>internetové připojení;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6418,58 +6418,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor vrstev pro vytváření map (Zabaged, GeoČR500, apod.) a volně dostupné vrstvy na internetu (CENIA, apod.);</w:t>
+        <w:t>soubor vrstev pro vytváření map (Zabaged, GeoČR500, apod.) a volně dostupné vrstvy na internetu (CENIA, apod.);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6477,58 +6477,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•inženýrsko-geologické mapy 1 : 2 000 (případně podle dostupnosti mapových podkladů) nebo 1 : 10 000 (dle řešeného území), geologické mapy 1 : 25 000, topografické mapy 1 : 5 000 nebo 1 : 10 000 příslušného území;</w:t>
+        <w:t>inženýrsko-geologické mapy 1 : 2 000 (případně podle dostupnosti mapových podkladů) nebo 1 : 10 000 (dle řešeného území), geologické mapy 1 : 25 000, topografické mapy 1 : 5 000 nebo 1 : 10 000 příslušného území;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6536,58 +6536,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vrtačka s příklepem, monitorovací trny, lepidlo ‒ cement; </w:t>
+        <w:t xml:space="preserve">vrtačka s příklepem, monitorovací trny, lepidlo ‒ cement; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6595,58 +6595,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•posuvné měřidlo analogové s noniusem, posuvné měřidlo s digitálním zobrazením, kalibrační základnu pro posuvná měřidla, extenzometrické pásmo, úklonoměr ruční (příložný), digitální tiltmetr (nebo adekvátní ruční analogové přístroje se stejnými funkcemi);</w:t>
+        <w:t>posuvné měřidlo analogové s noniusem, posuvné měřidlo s digitálním zobrazením, kalibrační základnu pro posuvná měřidla, extenzometrické pásmo, úklonoměr ruční (příložný), digitální tiltmetr (nebo adekvátní ruční analogové přístroje se stejnými funkcemi);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6654,58 +6654,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•základna pro tiltmetr, běžný teploměr;</w:t>
+        <w:t>základna pro tiltmetr, běžný teploměr;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6713,58 +6713,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•adekvátní lesnické nářadí;</w:t>
+        <w:t>adekvátní lesnické nářadí;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6772,58 +6772,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•psací potřeby, papíry;</w:t>
+        <w:t>psací potřeby, papíry;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6831,58 +6831,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vhodná místnost pro písemnou část zkoušky a vhodný prostředí pro modelovou záchranu uvízlého lezce na laně; </w:t>
+        <w:t xml:space="preserve">vhodná místnost pro písemnou část zkoušky a vhodný prostředí pro modelovou záchranu uvízlého lezce na laně; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6890,58 +6890,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybavení pro práci ve výškách a pro záchranu uvízlého lezce na laně;</w:t>
+        <w:t>vybavení pro práci ve výškách a pro záchranu uvízlého lezce na laně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6949,58 +6949,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fotoaparát;</w:t>
+        <w:t>fotoaparát;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7008,58 +7008,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dobrovolník jako model pro záchranu </w:t>
+        <w:t xml:space="preserve">dobrovolník jako model pro záchranu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7071,51 +7071,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="5899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="5668" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7126,79 +7126,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8620"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8390"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8620"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8390"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8960"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8730"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7209,79 +7209,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 120 až 150 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10223"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10223"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10563"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10333"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:41</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52F4EEA9"/>
+    <w:nsid w:val="50AE27D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A07686C"/>
+    <w:nsid w:val="71C77465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AF9B565"/>
+    <w:nsid w:val="09D5D9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73554A03"/>
+    <w:nsid w:val="3C8C4480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B097888"/>
+    <w:nsid w:val="67A2BCB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="47516BEC"/>
+    <w:nsid w:val="14814A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2DCF6974"/>
+    <w:nsid w:val="72444AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2B46B3C7"/>
+    <w:nsid w:val="54C723E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="17A45A51"/>
+    <w:nsid w:val="2ABEFAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="05BEB1FA"/>
+    <w:nsid w:val="430E4CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>