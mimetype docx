--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C29A96E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C29A96E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C29A96E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F943A41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F943A41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F943A41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:27</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9464,51 +9464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:27</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9631,51 +9631,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
         <w:framePr w:w="10766" w:h="204" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:27</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10260,51 +10260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:27</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>