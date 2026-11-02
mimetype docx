--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F943A41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F943A41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F943A41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7379BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7379BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7379BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4098,272 +4098,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7740"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="7740"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="7740"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="7740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="7740"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7740"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zpráva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="7740"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="7740"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="7740"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="7740"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geofaktorech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="7740"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="7740"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="7740"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rešerši,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7971"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4659,170 +4659,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="8451"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tuto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8451"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8451"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8451"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8451"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8451"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="8451"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5169,204 +5169,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9387"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9401"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9401"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9401"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9401"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="9401"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhajobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="9401"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rešerše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9401"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9401"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9401"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="9401"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="9401"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5662,782 +5662,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10342"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10356"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10356"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>62/1988</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="10356"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10356"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="10356"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10356"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10356"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="10356"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="10356"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="10356"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10591"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10606"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10606"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>114/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="10606"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="10606"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochraně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="10606"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="10606"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krajiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="10606"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="10606"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="10606"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="10606"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10855"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10855"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10855"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="10855"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="10855"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="10855"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="10855"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10855"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="10855"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="10855"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="10855"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="10855"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="10855"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="10855"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="10855"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10492" w:y="10855"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6614,782 +6614,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="11335"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11335"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>282/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11335"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11335"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11335"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="11335"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="11335"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="11335"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="11335"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="11335"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="11335"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="11335"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>368/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="11335"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="11335"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="11335"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="11335"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11801"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="11815"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11815"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>368/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11815"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11815"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11815"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="11815"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="11815"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11815"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="11815"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="11815"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12065"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12065"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>369/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12065"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="12065"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12065"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="12065"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="12065"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="12065"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="12065"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oznámení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12065"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9464,51 +9464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9631,51 +9631,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
         <w:framePr w:w="10766" w:h="204" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10260,51 +10260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:42:14</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>