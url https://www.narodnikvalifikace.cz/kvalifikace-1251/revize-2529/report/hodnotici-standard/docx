--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42E55B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42E55B6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42E55B6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63143DDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63143DDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63143DDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 2.8.2026 20:15:44</w:t>
+        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D87F53D"/>
+    <w:nsid w:val="58D90A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30571C12"/>
+    <w:nsid w:val="54966F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62C56D1A"/>
+    <w:nsid w:val="338268F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>