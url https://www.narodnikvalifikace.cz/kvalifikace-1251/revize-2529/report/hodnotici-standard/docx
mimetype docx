--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63143DDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63143DDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63143DDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CA7E30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CA7E30E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CA7E30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6179,272 +6179,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7740"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="7740"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="7740"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="7740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="7740"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7740"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zpráva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="7740"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="7740"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="7740"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="7740"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geofaktorech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="7740"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="7740"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="7740"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rešerši,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7971"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6740,170 +6740,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="8451"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tuto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zprávu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8451"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8451"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8451"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8451"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8451"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="8451"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7250,204 +7250,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9387"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9401"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9401"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9401"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9401"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="9401"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhajobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="9401"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rešerše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9401"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9401"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9401"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="9401"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="9401"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9636"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7743,782 +7743,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10342"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10356"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10356"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10356"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>62/1988</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="10356"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10356"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="10356"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10356"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10356"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="10356"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="10356"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="10356"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10356"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10591"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10606"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10606"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10606"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>114/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="10606"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="10606"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochraně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="10606"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="10606"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="10606"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krajiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="10606"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="10606"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="10606"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="10606"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="10606"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10841"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10855"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10855"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="10855"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="10855"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="10855"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="10855"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10855"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="10855"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="10855"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="10855"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="10855"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="10855"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="10855"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="10855"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="10855"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10492" w:y="10855"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8695,782 +8695,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="11335"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11335"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>282/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11335"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11335"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11335"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="11335"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="11335"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="11335"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="11335"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="11335"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="11335"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="11335"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>368/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="11335"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="11335"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="11335"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="11335"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11566"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11801"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="11815"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11815"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11815"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>368/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11815"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11815"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="11815"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="11815"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="11815"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11815"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="11815"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="11815"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="11815"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12051"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12065"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12065"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12065"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>369/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="12065"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="12065"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12065"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="12065"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="12065"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="12065"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="12065"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="12065"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oznámení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="12065"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="12065"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12059,51 +12059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání se zaměřením na geologii nebo geotechniku a alespoň 5 let odborné praxe jako geolog pro ochranu přírody a krajiny nebo samostatný skalník a osvědčení o autorizaci „autorizovaný inženýr v oboru geotechnika“ (vydané Českou komorou autorizovaných inženýrů a techniků činných ve výstavbě podle zákona ČNR č. 360/1992 Sb.) nebo osvědčení odborné způsobilosti projektovat, provádět a vyhodnocovat geologické práce v oboru inženýrská geologie (dle vyhlášky č. 206/2001 Sb., k zákonu č. 62/1988 Sb., o geologických pracích, ve znění pozdějších předpisů) a osvědčení o odborné způsobilosti k provádění prací ve výškách dle nařízení vlády č. 362/2005 a směrnice 2001/45/ES.</w:t>
+        <w:t>Vysokoškolské vzdělání se zaměřením na geologii nebo geotechniku a alespoň 5 let odborné praxe jako geolog pro ochranu přírody a krajiny nebo samostatný skalník a osvědčení o autorizaci „autorizovaný inženýr v oboru geotechnika“ (vydané Českou komorou autorizovaných inženýrů a techniků činných ve výstavbě podle zákona ČNR č. 360/1992 Sb.) nebo osvědčení odborné způsobilosti projektovat, provádět a vyhodnocovat geologické práce v oboru inženýrská geologie (dle vyhlášky č. 206/2001 Sb., k zákonu č. 62/1988 Sb., o geologických pracích, ve znění pozdějších předpisů) a osvědčení o odborné způsobilosti k provádění prací ve výškách dle nařízení vlády č. 362/2005 a směrnice 2001/45/ES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6800"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12230,51 +12230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6800"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC se softwarem: GIS aplikace (např. ArcDesktop, ArcPAD, GRASSGIS, gis), office aplikace, zejména tabulkové a databázové aplikace (MS Office, OpenOffice apod.)</w:t>
+        <w:t>PC se softwarem: GIS aplikace (např. ArcDesktop, ArcPAD, GRASSGIS, gis), office aplikace, zejména tabulkové a databázové aplikace (MS Office, OpenOffice apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12746,51 +12746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•internetové připojení</w:t>
+        <w:t>internetové připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12805,51 +12805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor vrstev pro vytváření map (Zabaged, GeoČR500, apod.) a volně dostupné vrstvy na internetu (CENIA, apod.)</w:t>
+        <w:t>soubor vrstev pro vytváření map (Zabaged, GeoČR500, apod.) a volně dostupné vrstvy na internetu (CENIA, apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12864,51 +12864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•inženýrsko-geologické mapy 1 : 2 000 (případně podle dostupnosti mapových podkladů) nebo 1 : 10 000 (dle řešeného území), geologické mapy 1 : 25 000, topografické mapy 1 : 5 000 nebo 1 : 10 000 příslušného území</w:t>
+        <w:t>inženýrsko-geologické mapy 1 : 2 000 (případně podle dostupnosti mapových podkladů) nebo 1 : 10 000 (dle řešeného území), geologické mapy 1 : 25 000, topografické mapy 1 : 5 000 nebo 1 : 10 000 příslušného území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12923,51 +12923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•geologický kompas</w:t>
+        <w:t>geologický kompas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12982,51 +12982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ruční měřidla pro monitoring </w:t>
+        <w:t xml:space="preserve">ruční měřidla pro monitoring </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13041,51 +13041,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada dat měření monitoringu pro zpracování</w:t>
+        <w:t>sada dat měření monitoringu pro zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13100,51 +13100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční pila</w:t>
+        <w:t>ruční pila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13159,51 +13159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zahradnické nůžky</w:t>
+        <w:t>zahradnické nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13218,51 +13218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osobní ochranné pracovní prostředky</w:t>
+        <w:t>osobní ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13277,51 +13277,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybavení pro práci ve výškách</w:t>
+        <w:t>vybavení pro práci ve výškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13336,51 +13336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkušební místnost, psací potřeby, papíry</w:t>
+        <w:t>zkušební místnost, psací potřeby, papíry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13395,51 +13395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skalní nebo podobný biotop</w:t>
+        <w:t>skalní nebo podobný biotop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5207" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.9.2026 22:43:18</w:t>
+        <w:t>Samostatný skalník, 2.11.2026 9:13:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58D90A1F"/>
+    <w:nsid w:val="39955FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54966F68"/>
+    <w:nsid w:val="36A187A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="338268F1"/>
+    <w:nsid w:val="6E56A959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>