--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2DFA2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2DFA2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2DFA2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC56E78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC56E78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC56E78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost</w:t>
+        <w:t>pracoviště umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5480,51 +5480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•učebna</w:t>
+        <w:t>učebna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5539,51 +5539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dopravní prostředek k přesunu na dané pracoviště</w:t>
+        <w:t>dopravní prostředek k přesunu na dané pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platná legislativa ‒ Zákon o lesích, vyhláška o zpracování Oblastního plánu rozvoje lesů (OPRL) a vymezení Hospodářských souborů (HS), vyhláška o lesním hospodářském plánování</w:t>
+        <w:t>platná legislativa ‒ Zákon o lesích, vyhláška o zpracování Oblastního plánu rozvoje lesů (OPRL) a vymezení Hospodářských souborů (HS), vyhláška o lesním hospodářském plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5657,51 +5657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•taxační pomůcky ‒ pásmo, výškoměr, průměrka, relaskopické sklíčko, lesnická křída, taxační tabulky, hmotové a objemové tabulky (ULT a JHK), relaskopické tabulky, pracovní taxační desky</w:t>
+        <w:t>taxační pomůcky ‒ pásmo, výškoměr, průměrka, relaskopické sklíčko, lesnická křída, taxační tabulky, hmotové a objemové tabulky (ULT a JHK), relaskopické tabulky, pracovní taxační desky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5716,51 +5716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lesnické mapy (v měřítku 1:10 000 – porostní mapa, obrysová mapa, typologická mapa, těžební mapa, a dále v měřítku 1:5 000 – hospodářská mapa) a mapa katastru nemovitostí pro dané pracoviště</w:t>
+        <w:t>lesnické mapy (v měřítku 1:10 000 – porostní mapa, obrysová mapa, typologická mapa, těžební mapa, a dále v měřítku 1:5 000 – hospodářská mapa) a mapa katastru nemovitostí pro dané pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5775,51 +5775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hospodářská kniha a všeobecná část Lesního hospodářského plánování (LHP) pro dané pracoviště</w:t>
+        <w:t>hospodářská kniha a všeobecná část Lesního hospodářského plánování (LHP) pro dané pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5834,51 +5834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře (taxační zápisník, svěrkovací manuál, relaskopický zápisník)</w:t>
+        <w:t>formuláře (taxační zápisník, svěrkovací manuál, relaskopický zápisník)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5893,51 +5893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•další pomůcky (nůžky, čtvrtka A3, lepidlo, tužka, guma, barvičky pro vylišení věkových tříd)</w:t>
+        <w:t>další pomůcky (nůžky, čtvrtka A3, lepidlo, tužka, guma, barvičky pro vylišení věkových tříd)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5952,51 +5952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10583"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6394,51 +6394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je od 8 až do 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6911,84 +6911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hradecká lesní a dřevařská společnost, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik taxátor, 13.9.2026 18:11:40</w:t>
+        <w:t>Lesní technik taxátor, 28.10.2026 23:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DA72A44"/>
+    <w:nsid w:val="35828190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7074,51 +7074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C6BC471"/>
+    <w:nsid w:val="3B5899A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7204,51 +7204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09131AB8"/>
+    <w:nsid w:val="5C5918C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>