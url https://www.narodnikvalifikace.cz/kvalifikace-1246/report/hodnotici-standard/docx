--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4939052D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4939052D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4939052D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B33AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B33AC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B33AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2636,51 +2636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12891,51 +12891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24210,51 +24210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36957,51 +36957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39999,51 +39999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40838,51 +40838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43301,51 +43301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43670,51 +43670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44803,84 +44803,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 28.4.2026 21:19:41</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="529004C8"/>
+    <w:nsid w:val="20B7DB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -44966,51 +44966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F66AA35"/>
+    <w:nsid w:val="71D036FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45096,51 +45096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59B4DB66"/>
+    <w:nsid w:val="4A38FBBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45226,51 +45226,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34257F56"/>
+    <w:nsid w:val="1095389F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45356,51 +45356,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BCB9F48"/>
+    <w:nsid w:val="20F7CAF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45486,51 +45486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33C7CC89"/>
+    <w:nsid w:val="3C2BFF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45616,51 +45616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E8D97B7"/>
+    <w:nsid w:val="1B70B22A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45746,51 +45746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1038CC90"/>
+    <w:nsid w:val="19D59A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45876,51 +45876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1EF4B6C5"/>
+    <w:nsid w:val="508EA5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46006,51 +46006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="004A7479"/>
+    <w:nsid w:val="0CAE7C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46136,51 +46136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="335D0208"/>
+    <w:nsid w:val="6C711558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46266,51 +46266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0224C1DF"/>
+    <w:nsid w:val="0580DB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>