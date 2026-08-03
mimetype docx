--- v1 (2026-06-13)
+++ v2 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B33AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B33AC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B33AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R732BE688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR732BE688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR732BE688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2636,51 +2636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12891,51 +12891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24210,51 +24210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36957,51 +36957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39999,51 +39999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40838,51 +40838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43301,51 +43301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43670,51 +43670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44803,84 +44803,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 13.6.2026 7:02:46</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20B7DB1E"/>
+    <w:nsid w:val="6260BD2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -44966,51 +44966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D036FC"/>
+    <w:nsid w:val="593E5E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45096,51 +45096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A38FBBD"/>
+    <w:nsid w:val="4D3D9457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45226,51 +45226,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1095389F"/>
+    <w:nsid w:val="428C5AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45356,51 +45356,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20F7CAF0"/>
+    <w:nsid w:val="3D710BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45486,51 +45486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C2BFF45"/>
+    <w:nsid w:val="7CF5AE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45616,51 +45616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B70B22A"/>
+    <w:nsid w:val="63DE9511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45746,51 +45746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="19D59A16"/>
+    <w:nsid w:val="29559122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45876,51 +45876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="508EA5C3"/>
+    <w:nsid w:val="65E4A6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46006,51 +46006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0CAE7C4C"/>
+    <w:nsid w:val="4A84063F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46136,51 +46136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6C711558"/>
+    <w:nsid w:val="5A655965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46266,51 +46266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0580DB85"/>
+    <w:nsid w:val="37BB3884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>