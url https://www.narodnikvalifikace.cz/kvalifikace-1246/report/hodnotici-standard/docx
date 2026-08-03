--- v2 (2026-08-03)
+++ v3 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R732BE688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR732BE688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR732BE688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB85A6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB85A6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB85A6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2636,51 +2636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3391,51 +3391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12891,51 +12891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24210,51 +24210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36957,51 +36957,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39999,51 +39999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40838,51 +40838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43301,51 +43301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43670,51 +43670,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44803,84 +44803,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 3.8.2026 23:49:23</w:t>
+        <w:t>Knihovník katalogizátor / knihovnice katalogizátorka, 4.8.2026 1:24:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6260BD2C"/>
+    <w:nsid w:val="11D40F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -44966,51 +44966,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="593E5E70"/>
+    <w:nsid w:val="5D562209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45096,51 +45096,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D3D9457"/>
+    <w:nsid w:val="78367532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45226,51 +45226,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="428C5AB0"/>
+    <w:nsid w:val="700525FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45356,51 +45356,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D710BD2"/>
+    <w:nsid w:val="68308349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45486,51 +45486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7CF5AE1E"/>
+    <w:nsid w:val="7FCB7D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45616,51 +45616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="63DE9511"/>
+    <w:nsid w:val="763A0BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45746,51 +45746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="29559122"/>
+    <w:nsid w:val="261308F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45876,51 +45876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="65E4A6C9"/>
+    <w:nsid w:val="0068E237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46006,51 +46006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4A84063F"/>
+    <w:nsid w:val="2B3C7FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46136,51 +46136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5A655965"/>
+    <w:nsid w:val="28FA7B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46266,51 +46266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="37BB3884"/>
+    <w:nsid w:val="71CE0EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>