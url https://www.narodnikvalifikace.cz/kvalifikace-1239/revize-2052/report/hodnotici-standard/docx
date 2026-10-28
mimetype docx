--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75DD0AFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75DD0AFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75DD0AFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R422C1DEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR422C1DEA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR422C1DEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4042,51 +4042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4601,51 +4601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8258,647 +8258,630 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7279"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="7279"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="7279"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="7279"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="7279"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="7279"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7279"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="7279"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SWOT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="7279"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="7279"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7279"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="7279"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="7279"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="7279"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="7279"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="7279"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SWOT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="7279"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10406" w:y="7279"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="7510"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="7510"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="7510"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="7510"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="7510"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="7510"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="7510"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="7510"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="7510"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="7510"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="7510"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="7510"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="7510"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="7510"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="7510"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="7510"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8972,307 +8955,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7975"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7990"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="7990"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="7990"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="7990"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="7990"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="7990"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="7990"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přehled</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="7990"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="7990"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="7990"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="7990"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="7990"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="7990"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="7990"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7990"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8220"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10060,290 +10026,273 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9151"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9166"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="9166"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9166"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="9166"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9166"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="9166"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="9166"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="9166"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="9166"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="9166"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="9166"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="9166"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="9166"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="9166"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11148,324 +11097,307 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aspektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10337"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="10337"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10337"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10337"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="10337"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="10337"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="10337"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="10337"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="10337"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(směrnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="10337"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="10337"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="10337"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nakládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="10337"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="10337"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="10337"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="10337"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="10337"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12542,324 +12474,307 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11508"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="11508"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11508"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="11508"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="11508"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="11508"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strukturu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="11508"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="11508"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="11508"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="11508"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="11508"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="11508"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="11508"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="11508"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="11508"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="11508"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="11508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13188,307 +13103,290 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12209"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12223"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12223"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="12223"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="12223"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="12223"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12223"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="12223"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="12223"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schémata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="12223"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="12223"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="12223"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="12223"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="12223"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="12223"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="12223"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="12223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13970,341 +13868,324 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13155"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13169"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13169"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="13169"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13169"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="13169"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="13169"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="13169"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="13169"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="13169"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="13169"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="13169"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="13169"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>movitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="13169"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="13169"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="13169"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="13169"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="13169"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13399"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14701,375 +14582,358 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13865"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13879"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13879"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13879"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="13879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="13879"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>utorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13879"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13879"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="13879"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="13879"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="13879"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havárie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="13879"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="13879"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="13879"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="13879"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="13879"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="13879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="13879"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="13879"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="13879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15279,324 +15143,307 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14345"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14359"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="14359"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="14359"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14359"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="14359"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14359"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="14359"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="14359"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="14359"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="14359"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="14359"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="14359"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="14359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="14359"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="14359"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10243" w:y="14359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10171" w:y="14359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15874,358 +15721,341 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="15070"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="15070"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="15070"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="15070"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="15070"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="15070"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="15070"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="15070"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="15070"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havárie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="15070"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="15070"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="15070"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="15070"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="15070"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15070"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="15070"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="15070"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="15070"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="15070"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15300"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16651,51 +16481,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16823,290 +16653,273 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2173"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="2173"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="2173"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="2173"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběžné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="2173"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="2173"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17214,290 +17027,273 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="2653"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2653"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="2653"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="2653"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="2653"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="2653"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2653"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="2653"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběžných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="2653"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="2653"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="2653"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="2653"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="2653"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znečištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17656,307 +17452,290 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3119"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="3133"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="3133"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="3133"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="3133"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="3133"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="3133"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="3133"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formulář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="3133"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="3133"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohlášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3133"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="3133"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="3133"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="3133"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="3133"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="3133"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18540,341 +18319,324 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="4309"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="4309"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="4309"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="4309"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="4309"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="4309"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="4309"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="4309"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="4309"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokument,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="4309"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4309"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="4309"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>separaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="4309"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="4309"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="4309"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="4309"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9868" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10564" w:y="4309"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10492" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4540"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19900,698 +19662,681 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdůvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5466"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="5481"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="5481"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="5481"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="5481"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="5481"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5481"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="5481"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="5481"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="5481"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="5481"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="5481"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="5481"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="5481"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spalování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="5481"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="5481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="5481"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5711"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="5481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jmenovitém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5711"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5711"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="5711"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="5711"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MW.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="5711"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="5711"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porovná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="5711"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="5711"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="5711"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="5711"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="5711"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přílohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="5711"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="5711"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="5711"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="5711"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9864" w:y="5711"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>415/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5941"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="801" w:y="5941"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="5941"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5941"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="5941"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="5941"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="5941"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="5941"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20886,324 +20631,307 @@
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="6657"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="6657"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="6657"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="6657"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="6657"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="6657"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="6657"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="6657"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="6657"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="6657"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="6657"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="6657"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="6657"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="6657"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="6657"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="6657"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="6657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22390,51 +22118,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22948,51 +22676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23007,51 +22735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -23248,51 +22976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23520,51 +23248,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
+        <w:t>přístup k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti ochrany životního prostředí, odpadů, chemických látek, integrované prevence a omezování znečištění, integrovaného registru znečištění, integrovaného systému plnění ohlašovacích povinností, bezpečnosti práce, systémů environmentálního managementu (přístup dálkový nebo materiály v tištěné podobě)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23579,51 +23307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formulář identifikačního listu nebezpečných odpadů, formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
+        <w:t>formulář identifikačního listu nebezpečných odpadů, formuláře k evidenci odpadů a k hlášení o produkci odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23638,51 +23366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře pro ohlášení souhrnné provozní evidence podle zákona o ochraně ovzduší</w:t>
+        <w:t>formuláře pro ohlášení souhrnné provozní evidence podle zákona o ochraně ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23697,51 +23425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře povolení k vypouštění odpadních vod, hlášení pro vodoprávní úřady, podniky povodí, hlášení o poplatcích pro ČIŽP, vzor poplatkového hlášení a vzor poplatkového přiznání pro účely výpočtu poplatku za odebrané množství podzemní vody</w:t>
+        <w:t>formuláře povolení k vypouštění odpadních vod, hlášení pro vodoprávní úřady, podniky povodí, hlášení o poplatcích pro ČIŽP, vzor poplatkového hlášení a vzor poplatkového přiznání pro účely výpočtu poplatku za odebrané množství podzemní vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23756,51 +23484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•seznam povinností stanovených zákonem o vodách, správním zákonem</w:t>
+        <w:t>seznam povinností stanovených zákonem o vodách, správním zákonem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23815,51 +23543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
+        <w:t>seznam povinností stanovených zákonem o odpadech a vyhláškou o podrobnostech nakládání s odpady pro původce odpadů a pro provozovatele zařízení ke sběru nebo výkupu odpadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23874,51 +23602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
+        <w:t>vzor dokumentu k odpadům pro fiktivní výrobní organizaci se zavedeným EMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23933,51 +23661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzor provozního dokumentu k nakládání s odpady</w:t>
+        <w:t>vzor provozního dokumentu k nakládání s odpady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -23992,51 +23720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelový registr environmentálních aspektů</w:t>
+        <w:t>modelový registr environmentálních aspektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24051,51 +23779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelovou tabulku pro SWOT analýzu</w:t>
+        <w:t>modelovou tabulku pro SWOT analýzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24110,51 +23838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přehled environmentálních nákladů a příčin vzniku odpadů v organizaci</w:t>
+        <w:t>přehled environmentálních nákladů a příčin vzniku odpadů v organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24169,51 +23897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•schémata materiálových toků</w:t>
+        <w:t>schémata materiálových toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24228,51 +23956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24287,51 +24015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24346,51 +24074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
+        <w:t>prostory odpovídající bezpečnostním a hygienickým předpisům a vybavenost pro ověřování kritérií formou praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -24641,51 +24369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,84 +24998,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podnikový ekolog, 13.9.2026 18:37:34</w:t>
+        <w:t>Podnikový ekolog, 29.10.2026 0:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36FF7F9C"/>
+    <w:nsid w:val="6ED93193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25433,51 +25161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD1DF50"/>
+    <w:nsid w:val="3C1D085E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25563,51 +25291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0731928A"/>
+    <w:nsid w:val="7C539F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26529,51 +26257,51 @@
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C30">
     <w:name w:val="CharacterStyle26"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>