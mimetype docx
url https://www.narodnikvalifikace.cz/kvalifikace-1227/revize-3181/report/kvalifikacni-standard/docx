--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D1DC2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D1DC2BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D1DC2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670579DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670579DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670579DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1228,51 +1228,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 14.9.2026 9:58:18</w:t>
+        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 29.10.2026 17:45:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čtení ve výkresech a zpracování projektové dokumentace, kritéria a) a f), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Čtení ve výkresech a zpracování projektové dokumentace, kritéria a) a f), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2116,51 +2116,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Využívání informačních a komunikačních technologií, kritéria a) a b), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Využívání informačních a komunikačních technologií, kritéria a) a b), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování konstrukcí a konstrukčních částí staveb vodního hospodářství, kritéria b), c), d), f) a g), (minimum 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Navrhování konstrukcí a konstrukčních částí staveb vodního hospodářství, kritéria b), c), d), f) a g), (minimum 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2234,51 +2234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Orientace ve využití vodní energie a navrhování hydrotechnických staveb, kritérium e), (minimálně 5 úkolů) </w:t>
+        <w:t xml:space="preserve">Orientace ve využití vodní energie a navrhování hydrotechnických staveb, kritérium e), (minimálně 5 úkolů) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2293,51 +2293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění terénních úprav, zemních prací a zakládání staveb, kritéria c) a d), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Navrhování a zásady provádění terénních úprav, zemních prací a zakládání staveb, kritéria c) a d), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2352,51 +2352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění protipovodňových opatření, ochranných hrází, kritéria c) a d), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Navrhování a zásady provádění protipovodňových opatření, ochranných hrází, kritéria c) a d), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2411,51 +2411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění vodovodních sítí, kritérium f), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování a zásady provádění vodovodních sítí, kritérium f), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2470,51 +2470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění kanalizačních sítí, kritérium f), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování a zásady provádění kanalizačních sítí, kritérium f), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění melioračních staveb, kritéria g), h), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Navrhování a zásady provádění melioračních staveb, kritéria g), h), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2588,51 +2588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění staveb jezů a ochranných hrází, kritérium e), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování a zásady provádění staveb jezů a ochranných hrází, kritérium e), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2647,51 +2647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění staveb a zařízení pro nakládání s odpady, kritéria h) a i), (minimálně 5 úkolů pro každé kritérium)</w:t>
+        <w:t>Navrhování a zásady provádění staveb a zařízení pro nakládání s odpady, kritéria h) a i), (minimálně 5 úkolů pro každé kritérium)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2706,51 +2706,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění staveb přehrad, kritérium d), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování a zásady provádění staveb přehrad, kritérium d), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2765,51 +2765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování a zásady provádění plavebních komor, kritérium d), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování a zásady provádění plavebních komor, kritérium d), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2824,51 +2824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Navrhování jímacích zařízení, kritérium c), (minimálně 5 úkolů) </w:t>
+        <w:t xml:space="preserve">Navrhování jímacích zařízení, kritérium c), (minimálně 5 úkolů) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2883,51 +2883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Navrhování čistíren odpadních vod, kritérium d), (minimálně 5 úkolů)</w:t>
+        <w:t>Navrhování čistíren odpadních vod, kritérium d), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2942,51 +2942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Orientace v právních předpisech pro výkon podnikatelské činnosti, kritérium d), (minimálně 5 úkolů)</w:t>
+        <w:t>Orientace v právních předpisech pro výkon podnikatelské činnosti, kritérium d), (minimálně 5 úkolů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3497,51 +3497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 14.9.2026 9:58:18</w:t>
+        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 29.10.2026 17:45:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,84 +4182,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 14.9.2026 9:58:18</w:t>
+        <w:t>Technik pro stavby vodního hospodářství a krajinného inženýrství, 29.10.2026 17:45:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11453851"/>
+    <w:nsid w:val="7CD5B7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>