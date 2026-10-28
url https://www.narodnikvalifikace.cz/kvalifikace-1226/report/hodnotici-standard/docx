--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7910054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7910054B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7910054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10D6AC04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10D6AC04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10D6AC04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3687,51 +3687,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4962,51 +4962,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7174,51 +7174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9152,51 +9152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>V textu hodnoticího standardu je nutno rozlišovat mezi autorizací udělovanou ČKAIT pro výkon vybraných činností ve výstavbě a autorizací jako oprávněním konat zkoušky uchazečů o získání profesní kvalifikace podle tohoto hodnoticího standardu na základě pověření vydaného autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9454,79 +9454,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7670" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="5121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9538,51 +9538,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9594,51 +9594,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9653,51 +9653,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání stavebnictví - zaměření dopravní stavby + alespoň 5 let odborné praxe v projektování v oblasti stavební výroby nebo ve funkci učitele praktického vyučování v oblasti stavební výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9712,51 +9712,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti dopravní stavby a alespoň 5 let odborné praxe v projektování v oblasti stavební výroby nebo ve funkci učitele praktického vyučování v oblasti stavební výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9771,51 +9771,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na dopravní stavby a alespoň 5 let odborné praxe v projektování nebo ve funkci učitele odborných předmětů v oblasti stavební výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9827,397 +9827,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t xml:space="preserve">Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnotícím standardu této profesní kvalifikace autorizujícím orgánem stanoven.. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10613,51 +10445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory pro realizaci zkoušky (učebna)</w:t>
+        <w:t>vhodné prostory pro realizaci zkoušky (učebna)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10672,51 +10504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup (dálkový nebo materiály v tištěné podobě) k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti TZB – zákon o územním plánování a stavebním řádu (stavební zákon) a navazující vyhlášky, stavebním řádu, technických požadavcích na stavby, technických požadavcích zajišťujících bezbariérové užívání staveb, rozsahu a obsahu projektové dokumentace dopravních staveb; zákon o výkonu povolání autorizovaných architektů a o výkonu povolání autorizovaných inženýrů a techniků činných ve výstavbě (autorizační zákon); zákon o živnostenském podnikání (živnostenský zákon); zákon o veřejných zakázkách; zákon o technických požadavcích na výrobky; zákon o požární ochraně; zákon o státní památkové péči; zákon o ochraně přírody a krajiny; zákon o ochraně zemědělského půdního fondu; zákon o katastru nemovitostí; zákon o drahách; zákon o pozemních komunikacích; zákon o elektronických komunikacích; zákon o ochraně veřejného zdraví; zákon o posuzování vlivu na životní prostředí; zákon o odpadech; zákon o vodách; zákon o vodovodech a kanalizacích; zákon, kterým se upravují další požadavky bezpečnosti a ochrany zdraví při práci, nařízení vlády o bližších minimálních požadavcích na ochranu zdraví při práci na staveništích; občanský zákoník; zákoník práce ve znění pozdějších předpisů</w:t>
+        <w:t>přístup (dálkový nebo materiály v tištěné podobě) k věcně dotčeným zákonům, vyhláškám, předpisům a normám z oblasti TZB – zákon o územním plánování a stavebním řádu (stavební zákon) a navazující vyhlášky, stavebním řádu, technických požadavcích na stavby, technických požadavcích zajišťujících bezbariérové užívání staveb, rozsahu a obsahu projektové dokumentace dopravních staveb; zákon o výkonu povolání autorizovaných architektů a o výkonu povolání autorizovaných inženýrů a techniků činných ve výstavbě (autorizační zákon); zákon o živnostenském podnikání (živnostenský zákon); zákon o veřejných zakázkách; zákon o technických požadavcích na výrobky; zákon o požární ochraně; zákon o státní památkové péči; zákon o ochraně přírody a krajiny; zákon o ochraně zemědělského půdního fondu; zákon o katastru nemovitostí; zákon o drahách; zákon o pozemních komunikacích; zákon o elektronických komunikacích; zákon o ochraně veřejného zdraví; zákon o posuzování vlivu na životní prostředí; zákon o odpadech; zákon o vodách; zákon o vodovodech a kanalizacích; zákon, kterým se upravují další požadavky bezpečnosti a ochrany zdraví při práci, nařízení vlády o bližších minimálních požadavcích na ochranu zdraví při práci na staveništích; občanský zákoník; zákoník práce ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10731,51 +10563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•stavební deník </w:t>
+        <w:t xml:space="preserve">stavební deník </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10790,51 +10622,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zadání pro kritéria, která vyžadují praktické předvedení</w:t>
+        <w:t>zadání pro kritéria, která vyžadují praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10849,51 +10681,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10908,51 +10740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup k internetu</w:t>
+        <w:t>přístup k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10967,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC včetně potřebného softwaru (např. program AUTO CAD)</w:t>
+        <w:t>PC včetně potřebného softwaru (např. program AUTO CAD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11026,51 +10858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•projektovou dokumentaci související s hodnocenými činnostmi, předepsané technologické postupy a informační materiály (např. normy, uživatelské příručky, technické listy)</w:t>
+        <w:t>projektovou dokumentaci související s hodnocenými činnostmi, předepsané technologické postupy a informační materiály (např. normy, uživatelské příručky, technické listy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8135" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11433,51 +11265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12174,84 +12006,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro dopravní stavby, 13.9.2026 17:11:25</w:t>
+        <w:t>Technik/technička pro dopravní stavby, 28.10.2026 22:18:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68A45CE7"/>
+    <w:nsid w:val="5A4A180B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12337,51 +12169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5824B460"/>
+    <w:nsid w:val="45C41452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12467,51 +12299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4431C9A6"/>
+    <w:nsid w:val="76FF5152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>