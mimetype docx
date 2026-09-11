--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24873A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24873A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24873A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2121ACFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2121ACFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2121ACFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 28.7.2026 16:45:31</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6469,51 +6469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skříňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 28.7.2026 16:45:31</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8098,51 +8098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanika).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 28.7.2026 16:45:31</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8559,51 +8559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihostroj, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 28.7.2026 16:45:31</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>