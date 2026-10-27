--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2121ACFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2121ACFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2121ACFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F9E0729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F9E0729" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F9E0729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 27.10.2026 5:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4656,374 +4656,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="8926"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8926"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="8926"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8926"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9175"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9175"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výměna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9175"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="9175"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9175"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="9175"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="9175"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seřizování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9175"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="9175"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="9175"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="9175"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9411"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9425"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9425"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9425"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="9425"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5251,1269 +5251,1269 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>patří:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10131"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10145"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="10145"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10145"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>olejový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="10395"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>filtr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odmrazovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10395"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapaliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10644"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teploty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="10894"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>regulátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="10894"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11129"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
-[...10 lines deleted...]
-        <w:t>•brzda</w:t>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brzda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="11393"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kolo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příďové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11643"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chladič</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oleje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11878"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="11892"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kolo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12142"/>
-[...10 lines deleted...]
-        <w:t>•rychloměr</w:t>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12142"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rychloměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12377"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12391"/>
-[...10 lines deleted...]
-        <w:t>•svítilna</w:t>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12391"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svítilna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12627"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12641"/>
-[...10 lines deleted...]
-        <w:t>•světlomet</w:t>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12641"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>světlomet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
-[...10 lines deleted...]
-        <w:t>•zatáčkoměr</w:t>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zatáčkoměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13140"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13140"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13140"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13140"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="13390"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysílač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teploty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="13390"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13390"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13625"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13639"/>
-[...16 lines deleted...]
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13639"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13639"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13639"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>palivoměru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13875"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13889"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13889"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13889"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="13889"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="13889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14139"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14139"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14139"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14139"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14139"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14139"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14374"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14388"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14388"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14388"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14388"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14388"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14638"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14638"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14638"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14638"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14638"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14873"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14887"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="14887"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14887"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovladač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15123"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15137"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="15137"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovládač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15372"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15387"/>
-[...16 lines deleted...]
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="15387"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>palivový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="15387"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15622"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15636"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15636"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovládací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="15636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skříňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 27.10.2026 5:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6642,561 +6642,561 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="2423"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlášič</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požáru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="2673"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysílač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="2922"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>regulátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="2922"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...10 lines deleted...]
-        <w:t>•stěrač</w:t>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stěrač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...10 lines deleted...]
-        <w:t>•ventilátor</w:t>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ventilátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="3671"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>olejový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...10 lines deleted...]
-        <w:t>•gyrokompas</w:t>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>gyrokompas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4170"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>směrový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setrvačník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4420"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tlakoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="4420"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="4669"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastřikovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čerpadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8098,51 +8098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanika).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 27.10.2026 5:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8559,51 +8559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihostroj, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 11.9.2026 20:08:56</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro letadlové agregáty, 27.10.2026 5:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>