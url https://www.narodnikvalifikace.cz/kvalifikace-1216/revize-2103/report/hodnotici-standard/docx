--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42A3FDEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42A3FDEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42A3FDEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22D656FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22D656FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22D656FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8138,51 +8138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skříňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10922,51 +10922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11899,51 +11899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12416,84 +12416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 28.7.2026 15:30:11</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69B1871C"/>
+    <w:nsid w:val="6B91FA63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12579,51 +12579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3595FF7C"/>
+    <w:nsid w:val="553A040B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12709,51 +12709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FC6730C"/>
+    <w:nsid w:val="60AC5A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>