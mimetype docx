--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22D656FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22D656FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22D656FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABB9C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABB9C8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABB9C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,374 +6325,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="8926"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8926"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>montáž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="8926"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9175"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9175"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výměna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vadných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9175"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="9175"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9175"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="9175"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="9175"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seřizování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9175"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="9175"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="9175"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="9175"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9411"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9425"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9425"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9425"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9425"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letadlových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="9425"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6920,1269 +6920,1269 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>patří:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10131"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10145"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="10145"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10145"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>olejový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agregát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="10395"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>filtr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odmrazovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10395"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapaliny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10644"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teploty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="10894"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>regulátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="10894"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paliva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11129"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
-[...10 lines deleted...]
-        <w:t>•brzda</w:t>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brzda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="11393"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kolo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příďové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11643"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chladič</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oleje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11878"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="11892"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kolo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12142"/>
-[...10 lines deleted...]
-        <w:t>•rychloměr</w:t>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12142"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rychloměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12377"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12391"/>
-[...10 lines deleted...]
-        <w:t>•svítilna</w:t>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12391"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svítilna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12627"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12641"/>
-[...10 lines deleted...]
-        <w:t>•světlomet</w:t>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>světlomet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
-[...10 lines deleted...]
-        <w:t>•zatáčkoměr</w:t>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zatáčkoměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13140"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13140"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13140"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13140"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="13390"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysílač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teploty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="13390"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13390"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="13390"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13625"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13639"/>
-[...16 lines deleted...]
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13639"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>palivoměru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13875"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13889"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13889"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13889"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="13889"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="13889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14124"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14139"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14139"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14139"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14139"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14139"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14374"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14388"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14388"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14388"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14388"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14638"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14638"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14638"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14638"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14638"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="14638"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14873"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14887"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="14887"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14887"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovladač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvozku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15123"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15137"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="15137"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15137"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovládač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15372"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15387"/>
-[...16 lines deleted...]
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="15387"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15387"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>palivový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="15387"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15622"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15636"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15636"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15636"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovládací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="15636"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skříňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8311,561 +8311,561 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukazatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="2423"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlášič</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požáru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="2673"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysílač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="2922"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>regulátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="2922"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...10 lines deleted...]
-        <w:t>•stěrač</w:t>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stěrač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...10 lines deleted...]
-        <w:t>•ventilátor</w:t>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ventilátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="3671"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>olejový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...10 lines deleted...]
-        <w:t>•gyrokompas</w:t>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>gyrokompas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4170"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>směrový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>setrvačník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4420"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tlakoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="4420"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="4669"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastřikovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čerpadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10622,51 +10622,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10681,51 +10681,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10922,51 +10922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11138,51 +11138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•letecká hala (hangár)</w:t>
+        <w:t>letecká hala (hangár)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11197,51 +11197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•letadlo krátkého nebo středního doletu z těchto typů letadel např. L-200 Morava, L-410/420, Antonov An-2, Airbus, ATR, Boing, apod.</w:t>
+        <w:t>letadlo krátkého nebo středního doletu z těchto typů letadel např. L-200 Morava, L-410/420, Antonov An-2, Airbus, ATR, Boing, apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11256,51 +11256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace letadla krátkého nebo středního doletu jehož části budou předmětem zkoušky</w:t>
+        <w:t>technická dokumentace letadla krátkého nebo středního doletu jehož části budou předmětem zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11315,51 +11315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace letadlových agregátů (filtr odmrazovací kapaliny, ukazatel teploty, regulátor tlaku paliva, brzda, kolo příďové, chladič oleje, kolo hlavní, rychloměr, svítilna, světlomet, zatáčkoměr, ukazatel otáček, vysílač teploty hlav válců, ukazatel palivoměru, ukazatel polohy klapek, ukazatel polohy podvozku, pracovní válec klapek, pracovní válec podvozku, ovladač podvozku, ovládač klapek, palivový filtr, ovládací skříňka, ukazatel tlaku, hlášič požáru, vysílač polohy, regulátor tlaku vzduchu, stěrač, ventilátor, olejový filtr, gyrokompas, směrový setrvačník, tlakoměr plnění motoru, nastřikovací čerpadlo apod.)</w:t>
+        <w:t>technická dokumentace letadlových agregátů (filtr odmrazovací kapaliny, ukazatel teploty, regulátor tlaku paliva, brzda, kolo příďové, chladič oleje, kolo hlavní, rychloměr, svítilna, světlomet, zatáčkoměr, ukazatel otáček, vysílač teploty hlav válců, ukazatel palivoměru, ukazatel polohy klapek, ukazatel polohy podvozku, pracovní válec klapek, pracovní válec podvozku, ovladač podvozku, ovládač klapek, palivový filtr, ovládací skříňka, ukazatel tlaku, hlášič požáru, vysílač polohy, regulátor tlaku vzduchu, stěrač, ventilátor, olejový filtr, gyrokompas, směrový setrvačník, tlakoměr plnění motoru, nastřikovací čerpadlo apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11374,51 +11374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístroje, nástroje a nářadí používaná k diagnostice a seřízení letadlových agregátů podle předpisu vydaného Úřadem pro civilní letectví (JAR 66)</w:t>
+        <w:t>přístroje, nástroje a nářadí používaná k diagnostice a seřízení letadlových agregátů podle předpisu vydaného Úřadem pro civilní letectví (JAR 66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11433,51 +11433,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•díly, součásti a materiál k provedení seřízení a oprav letadlových agregátů jehož části budou předmětem zkoušky podle předpisu vydaného Úřadem pro civilní letectví (JAR 66)</w:t>
+        <w:t>díly, součásti a materiál k provedení seřízení a oprav letadlových agregátů jehož části budou předmětem zkoušky podle předpisu vydaného Úřadem pro civilní letectví (JAR 66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11492,51 +11492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tiskopisy, či jejich knižní podoba, používané k záznamům provedených úkonů</w:t>
+        <w:t>tiskopisy, či jejich knižní podoba, používané k záznamům provedených úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6023" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -11899,51 +11899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12416,84 +12416,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro letadlové agregáty, 11.9.2026 20:01:59</w:t>
+        <w:t>Letecký mechanik pro letadlové agregáty, 27.10.2026 5:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B91FA63"/>
+    <w:nsid w:val="6BB73F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12579,51 +12579,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553A040B"/>
+    <w:nsid w:val="2078116B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12709,51 +12709,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60AC5A35"/>
+    <w:nsid w:val="3654365C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>