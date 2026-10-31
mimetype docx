--- v4 (2026-09-15)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56C234FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56C234FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56C234FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R138D49EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR138D49EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR138D49EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička památkové obnovy, 15.9.2026 17:32:13</w:t>
+        <w:t>Technik/technička památkové obnovy, 31.10.2026 17:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3638,1089 +3638,1055 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériím:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7289"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="7289"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="7289"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="7289"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7289"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="7289"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="7289"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="7289"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="7289"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7289"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="7289"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorys</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="7289"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="7289"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="7289"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="7289"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7519"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10598" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7519"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7519"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="7519"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="7519"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="7519"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="7519"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="7519"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="7519"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orientuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="7519"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="7519"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="7519"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorysu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="7519"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7750"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9744" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzhledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="7750"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7750"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zakreslení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="7750"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="7750"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="7750"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="7750"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situačním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7750"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="7750"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="7750"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="7750"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="7750"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="7750"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorysu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="7750"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="7750"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="7750"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7999"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="7999"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="7999"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="7999"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7999"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="7999"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="7999"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7999"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="7999"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorysů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="7999"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7999"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="7999"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="7999"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="7999"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10214" w:y="7999"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8230"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4998,273 +4964,256 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorysů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8695"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8710"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="8710"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="8710"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="8710"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="8710"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="8710"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="8710"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="8710"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="8710"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="8710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="8710"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8710"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorysů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5338,290 +5287,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9175"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9190"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="9190"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9190"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="9190"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="9190"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9190"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popisnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="9190"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="9190"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="9190"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="9190"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="9190"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="9190"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="9190"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="9190"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5746,290 +5678,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9655"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9670"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="9670"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="9670"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="9670"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9670"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="9670"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="9670"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="9670"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="9670"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průzkum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="9670"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="9670"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="9670"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="9670"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9670"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6341,290 +6256,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průzkumu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10380"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="10380"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10380"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="10380"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="10380"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="10380"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="10380"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="10380"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="10380"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="10380"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="10380"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachycovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="10380"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="10380"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="10380"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="10380"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10611"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7004,307 +6902,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OBJEKTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11316"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11331"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="11331"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="11331"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="11331"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="11331"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="11331"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="11331"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="11331"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="11331"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="11331"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="11331"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="11331"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="11331"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="11331"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10113" w:y="11331"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="11331"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7803,562 +7684,528 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12027"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12041"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="12041"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="12041"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="12041"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="12041"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="12041"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="12041"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vymezit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="12041"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdíly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="12041"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12041"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="12041"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="12041"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="12041"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesního.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12276"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12291"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="12291"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12291"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="12291"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="12291"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12291"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="12291"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="12291"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="12291"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="12291"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12291"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="12291"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="12291"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="12291"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="12291"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="12291"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="12291"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12521"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8500,273 +8347,256 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MATERIÁLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13241"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="13241"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="13241"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="13241"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="13241"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="13241"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="13241"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="13241"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detailní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="13241"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="13241"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamenného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="13241"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="13241"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opracovaného,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="13241"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13471"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9367,545 +9197,511 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14167"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14182"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="14182"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="14182"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="14182"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="14182"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="14182"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="14182"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="14182"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="14182"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="14182"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="14182"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14417"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14431"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="14431"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14431"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="14431"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="14431"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="14431"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="14431"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="14431"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="14431"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="14431"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="14431"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="14431"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omítky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="14431"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="14431"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdivu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="14431"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="14431"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10149,369 +9945,352 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OBJEKTŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="15612"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="15612"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="15612"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="15612"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="15612"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="15612"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="15612"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="15612"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="15612"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="15612"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="15612"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nelze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="15612"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="106" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="15612"/>
+        <w:framePr w:w="106" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="15612"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="15612"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tradičně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="15612"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="15612"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="15612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička památkové obnovy, 15.9.2026 17:32:13</w:t>
+        <w:t>Technik/technička památkové obnovy, 31.10.2026 17:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11268,341 +11047,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2865"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="2865"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="2865"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="2865"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tomu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="2865"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="2865"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="2865"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="2865"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="2865"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="2865"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="2865"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nelze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="2865"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="106" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="2865"/>
+        <w:framePr w:w="106" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="2865"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="2865"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tradičně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="2865"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="2865"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3095"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12798,307 +12560,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrikářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="4741"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4741"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4741"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="4741"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="4741"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="4741"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="4741"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="4741"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4741"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="4741"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="4741"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="4741"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7924" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="4741"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soupisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="4741"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="4741"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="4741"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4972"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13478,307 +13223,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="5452"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="5452"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="5452"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5452"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5452"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="5452"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="5452"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="5452"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžadující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="5452"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="5452"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="5452"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="5452"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="5452"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhled</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="5452"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="5452"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="5452"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detailní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5682"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14107,324 +13835,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6148"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="6162"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="6162"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="6162"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6162"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6162"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="6162"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6162"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="6162"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="6162"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="6162"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>finanční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6162"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="6162"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="6162"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="6162"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="6162"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="6162"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="6162"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6393"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14515,307 +14226,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6628"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="6642"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="6642"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="6642"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="6642"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6642"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="6642"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="6642"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="6642"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="6642"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="6642"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="6642"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="6642"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="6642"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="6642"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aproximativního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="6642"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="6642"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15110,307 +14804,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OBJEKTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7593"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="7593"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="7593"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="7593"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="7593"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="7593"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7593"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="7593"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7593"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="7593"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="7593"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="7593"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="7593"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="7593"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="7593"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="7593"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7823"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15892,324 +15569,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8519"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8533"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="8533"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8533"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="8533"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="8533"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="8533"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="8533"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="8533"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8533"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="8533"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="8533"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="8533"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="8533"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="8533"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nutný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="8533"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9532" w:y="8533"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9460" w:y="8533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16504,290 +16164,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9229"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9244"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="9244"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="9244"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="9244"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="9244"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="9244"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="9244"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9244"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="9244"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="9244"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemeslných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="9244"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="9244"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="9244"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nutných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="9244"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="9244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17417,51 +17060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička památkové obnovy, 15.9.2026 17:32:13</w:t>
+        <w:t>Technik/technička památkové obnovy, 31.10.2026 17:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17990,51 +17633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. arch. Ladislav Svoboda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička památkové obnovy, 15.9.2026 17:32:13</w:t>
+        <w:t>Technik/technička památkové obnovy, 31.10.2026 17:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -18650,51 +18293,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C21">
     <w:name w:val="CharacterStyle17"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
-      <w:b w:val="0"/>
+      <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">