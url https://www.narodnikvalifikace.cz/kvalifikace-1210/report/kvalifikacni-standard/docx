--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10C32CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10C32CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10C32CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CBC734F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CBC734F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CBC734F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.7.2026 10:20:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10266,51 +10266,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.7.2026 10:20:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16587,51 +16587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.7.2026 10:20:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17216,51 +17216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.7.2026 10:20:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>