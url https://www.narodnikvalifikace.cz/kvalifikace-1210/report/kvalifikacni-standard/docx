--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CBC734F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CBC734F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CBC734F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B80887A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B80887A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B80887A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:00</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 27.10.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3846,221 +3846,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>STAVEB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7289"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7289"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7289"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokazuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="7289"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="7289"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="7289"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="7289"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="7289"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slohů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="7289"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>románský,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="7289"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gotický,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="7289"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>renesanční,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="7289"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barokní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4100,273 +4100,256 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="7519"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>secesní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7755"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7769"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="7769"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7769"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="7769"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7769"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="7769"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>současnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="7769"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="7769"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="7769"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="7769"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="7769"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="7769"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="7769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4984,290 +4967,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8695"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8710"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="8710"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8710"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="8710"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8710"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="8710"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="8710"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="8710"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="8710"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="8710"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="8710"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="8710"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postavené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10132" w:y="8710"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6225,290 +6191,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9862"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10097"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10111"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="10111"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="10111"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="10111"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="10111"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="10111"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="10111"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="10111"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slohů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="10111"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="10111"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="10111"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tuto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10111"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="10111"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10347"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6633,307 +6582,290 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MATERIÁLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10817"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="10831"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="10831"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="10831"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10831"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="10831"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10831"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="10831"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="10831"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="10831"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="10831"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovité</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="10831"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="10831"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="10831"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10123" w:y="10831"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="10831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11062"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7534,290 +7466,273 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="11523"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11758"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="11772"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="11772"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="11772"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="11772"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="11772"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="11772"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="11772"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="11772"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="11772"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="11772"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="11772"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="11772"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="11772"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="11772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8282,324 +8197,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="12233"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12468"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12483"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="12483"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12483"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12483"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="12483"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="12483"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="12483"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="12483"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="12483"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="12483"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="12483"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="12483"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="12483"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="12483"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10478" w:y="12483"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10406" w:y="12483"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8826,953 +8724,902 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HISTORICKÝCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13414"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PRŮZKUMŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13649"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="13663"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="13663"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13663"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="13663"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="13663"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="13663"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="13663"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="13663"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="13663"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="13663"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="13663"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průzkumů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="13663"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="13663"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="13663"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13894"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakterizuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14129"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14143"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="14143"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="14143"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="14143"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="14143"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="14143"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="14143"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="14143"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="14143"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="14143"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>péče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="14143"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="14143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="14143"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="14143"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="14143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="14143"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="14143"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="14143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14374"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objasní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14609"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14623"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="14623"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="14623"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="14623"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="14623"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="14623"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="14623"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="14623"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="14623"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="14623"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="14623"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="14623"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="14623"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="14623"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="14623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14854"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9965,352 +9812,352 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HISTORICKÉHO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PRŮZKUMU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15559"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="15574"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="15574"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="15574"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="15574"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="15574"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="15574"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textové,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="15574"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrazové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="15574"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="15574"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="15574"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="15574"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="15574"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="15574"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="15574"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="15574"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10411" w:y="15574"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tyto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:00</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 27.10.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10422,357 +10269,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10766" w:h="8913" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
         <w:framePr w:w="10766" w:h="8913" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="2154"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="2154"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="2154"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2404"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="2404"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="2404"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="2404"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="2404"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="2404"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="2404"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="2404"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="2404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="2404"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="2404"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="2404"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="2404"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10965,239 +10778,222 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průzkumu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2869"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2884"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="2884"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="2884"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="2884"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="2884"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="2884"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="2884"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>současného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="2884"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="2884"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skutečného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="2884"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3119"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11356,324 +11152,307 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HISTORICKÝCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PRŮZKUMŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3589"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="3604"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="3604"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="3604"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="3604"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="3604"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="3604"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="3604"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="3604"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="3604"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="3604"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="3604"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="3604"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="3604"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="3604"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="3604"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3834"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11951,579 +11730,545 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="3834"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4069"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="4084"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="4084"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="4084"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="4084"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="4084"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="4084"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="4084"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1479" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="4084"/>
+        <w:framePr w:w="1479" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="4084"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="4084"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="4084"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="4084"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="4084"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="4084"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4314"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průzkumů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4549"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="4564"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4564"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4564"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4564"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="4564"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4564"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="4564"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="4564"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="4564"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="4564"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="4564"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="4564"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půdorys</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="4564"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="4564"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12665,324 +12410,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohled</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zepředu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5029"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="5044"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="5044"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="5044"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5044"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5044"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="5044"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="5044"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="5044"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interiéru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="5044"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="5044"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="5044"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="5044"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="5044"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="5044"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="5044"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10219" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5274"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13753,307 +13481,290 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6201"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="6215"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="6215"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6215"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6215"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="6215"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="6215"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="6215"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="6215"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6215"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="6215"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="6215"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="6215"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="6215"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="6215"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14297,273 +14008,256 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SPECIALIZOVANÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="6916"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EXPERTÍZY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7151"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7165"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="7165"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7165"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="7165"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7165"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="7165"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="7165"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="7165"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="7165"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="7165"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="7165"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="7165"/>
+        <w:framePr w:w="1546" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specializovaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14671,358 +14365,341 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7631"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7645"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="7645"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="7645"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="7645"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="7645"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="7645"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specializovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7645"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>expertízu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="7645"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="7645"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objekt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="7645"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="7645"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="7645"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="7645"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="7645"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="7645"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10161" w:y="7645"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="7645"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15266,341 +14943,324 @@
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HISTORICKÉHO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="8346"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PRŮZKUMU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8581"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="8596"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="8596"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="8596"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8596"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="8596"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="8596"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="8596"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="8596"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="8596"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="8596"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="8596"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="8596"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrstev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="8596"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omítek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="8596"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="8596"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malbami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10094" w:y="8596"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="8596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8826"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15691,324 +15351,307 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrstvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="8826"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9061"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9076"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="9076"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="9076"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="9076"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9076"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="9076"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="9076"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="9076"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="9076"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="9076"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="9076"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="9076"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="9076"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrstev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="9076"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nátěrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="9076"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9306"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16099,273 +15742,256 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrstvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="9306"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nátěrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9541"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="9556"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="9556"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="9556"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="9556"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9556"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="9556"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="9556"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="9556"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="9556"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="9556"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="9556"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šetrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="9556"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="9556"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sondy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9791"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16587,51 +16213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:01</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 27.10.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16739,60 +16365,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P30"/>
+        <w:pStyle w:val="P31"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C23"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C23"/>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2112" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17216,51 +16842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 11.9.2026 18:34:01</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 27.10.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -17564,56 +17190,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P28">
     <w:name w:val="ParagraphStyle27"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P32">
+    <w:name w:val="ParagraphStyle31"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -17890,50 +17525,65 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="1"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C24">
+    <w:name w:val="CharacterStyle20"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>