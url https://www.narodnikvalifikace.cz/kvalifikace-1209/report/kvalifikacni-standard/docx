--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7718309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7718309" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7718309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B76579B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B76579B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B76579B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 28.7.2026 11:33:44</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10861,51 +10861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 28.7.2026 11:33:44</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,51 +23081,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 28.7.2026 11:33:44</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32037,51 +32037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 28.7.2026 11:33:44</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32610,51 +32610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 28.7.2026 11:33:44</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>