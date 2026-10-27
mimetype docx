--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B76579B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B76579B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B76579B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF9310B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF9310B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF9310B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 27.10.2026 3:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9949,731 +9949,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériím:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14959"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14974"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="14974"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="14974"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="14974"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="14974"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="14974"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrazové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="14974"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="14974"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obrazovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="14974"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="14974"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="14974"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15204"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="15204"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="15204"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="15204"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="15204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="15204"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souborů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="15204"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="15204"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="15204"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="15204"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrazové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="15204"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="15204"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahuje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="15204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="15204"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15435"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohled,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="15435"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10344" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="15435"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="15435"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriéru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="15435"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vždy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="15435"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="15435"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="15435"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="15435"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="15435"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="15435"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="15435"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postavený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="15435"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="15435"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slohu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="15435"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>románském,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="15435"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="15435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gotickém,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10861,51 +10861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 27.10.2026 3:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11799,306 +11799,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2850"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="2865"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="2865"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="2865"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="2865"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="2865"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="2865"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="2865"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="2865"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="2865"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="2865"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvořené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="2865"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="2865"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="2865"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="2865"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="2865"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3095"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12598,323 +12598,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slohu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3791"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3805"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="3805"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3805"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="3805"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="3805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="3805"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="3805"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="3805"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="3805"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="3805"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>historickými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="3805"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časovými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="3805"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdobími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="3805"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="3805"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="3805"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>století</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="3805"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="3805"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="3805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13567,272 +13567,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4732"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4746"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4746"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4746"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4746"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4746"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="4746"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="4746"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="4746"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4746"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4746"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>význačnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="4746"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnostmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="4746"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(panovníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="4746"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>českých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="4746"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="4746"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představitelé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4977"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14536,306 +14536,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FONDU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5913"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="5927"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5927"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="5927"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="5927"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="5927"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5927"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="5927"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="5927"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="5927"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>solitérů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="5927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="5927"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="5927"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="5927"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plošné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="5927"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="5927"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="5927"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="5927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6157"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15046,289 +15046,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakterizovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6393"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="6407"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6407"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="6407"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="6407"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6407"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="6407"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6407"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zmínit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="6407"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="6407"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="6407"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezinárodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="6407"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="6407"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zavazující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="6407"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6407"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="6407"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="6407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15522,136 +15522,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6873"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="6887"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="6887"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="6887"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="6887"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="6887"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7122"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16355,306 +16355,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobiliáře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7818"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7833"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="7833"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7833"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="7833"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="7833"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="7833"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloženy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="7833"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7833"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="7833"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="7833"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="7833"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="7833"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobiliáře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7833"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="7833"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="7833"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="7833"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="7833"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16831,272 +16831,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobiliářů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8313"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="8313"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8313"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="8313"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8313"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="8313"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="8313"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="8313"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="8313"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobiliáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="8313"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="8313"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="8313"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="8313"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="8313"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobiliáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10425" w:y="8313"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10353" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18157,289 +18157,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9959"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="9959"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9959"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="9959"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="9959"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="9959"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="9959"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="9959"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="9959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9959"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1666" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="9959"/>
+        <w:framePr w:w="1666" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromoprávního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="9959"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakteru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="9959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="9959"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="9959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="9959"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="9959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10189"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18582,289 +18582,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10425"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10439"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="10439"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10439"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="10439"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10439"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="10439"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="10439"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="10439"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10439"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="10439"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="10439"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="10439"/>
+        <w:framePr w:w="1599" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovněprávních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="10439"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="10439"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="10439"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="10439"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="10439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18990,544 +18990,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10905"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="10919"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10919"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10919"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="10919"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10919"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10919"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10919"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="10919"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="10919"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="10919"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="10919"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="10919"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="10919"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="10919"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnostem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="10919"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11149"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11385"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11399"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="11399"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11399"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="11399"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="11399"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="11399"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="11399"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="11399"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="11399"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfliktní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="11399"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="11399"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="11399"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podřízenými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="11399"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="11399"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11629"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20316,306 +20316,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12340"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="12340"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12340"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12340"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12340"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12340"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="12340"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="12340"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konfliktní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="12340"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="12340"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7272" w:y="12340"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="12340"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="12340"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="12340"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8376" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="12340"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oprávnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="12340"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="12340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12570"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21897,289 +21897,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekonomie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14433"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14447"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="14447"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14447"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="14447"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="14447"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="14447"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="14447"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>financování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="14447"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="14447"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="14447"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="14447"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="14447"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="14447"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="14447"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="14447"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="14447"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="14447"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subjektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14677"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -22288,289 +22288,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>financování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14913"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="14927"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14927"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="14927"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14927"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="14927"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="14927"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="14927"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="14927"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="14927"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="14927"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="14927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="14927"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výnosových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="14927"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="14927"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="14927"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="14927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15157"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -22594,340 +22594,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15393"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="15407"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15407"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="15407"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="15407"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="15407"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="15407"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="15407"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="15407"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="15407"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="15407"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="15407"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="15407"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="15407"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="15407"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="15407"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="15407"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="15407"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10459" w:y="15407"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10387" w:y="15407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15637"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -23081,51 +23081,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 27.10.2026 3:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23441,289 +23441,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OBJEKTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="2644"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="2644"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="2644"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="2644"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="2644"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="2644"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="2644"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="2644"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="2644"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="2644"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="2644"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="2644"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="2644"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10113" w:y="2644"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -24920,544 +24920,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadavatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4031"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4045"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4045"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4045"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4045"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyjmenuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4045"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="4045"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="4045"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="4045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="4045"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="4045"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="4045"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="4045"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="4045"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="4045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="4045"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="4045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4281"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="4295"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="4295"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="4295"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="4295"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="4295"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4295"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="4295"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="4295"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="4295"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="4295"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="4295"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="4295"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prevencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="4295"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="4295"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4525"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -25549,289 +25549,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4761"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4775"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="4775"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4775"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4775"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4775"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="4775"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="4775"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="4775"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="4775"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="4775"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menšího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="4775"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="4775"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="4775"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="4775"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="4775"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10363" w:y="4775"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -26722,323 +26722,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SITUACÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6417"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="6417"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6417"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="6417"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6417"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6417"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="6417"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6417"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="6417"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="6417"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kroky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="6417"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="6417"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="6417"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="6417"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="6417"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="6417"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="6417"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="6417"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -27639,341 +27639,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="7108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P30"/>
+        <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7343"/>
         <w:rPr>
-          <w:rStyle w:val="C23"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C23"/>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="7357"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="7357"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="638" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="7357"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="7357"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="7357"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="7357"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="7357"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>běžnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="7357"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havarijní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="7357"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="7357"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="7357"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="7357"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="7357"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="7357"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="7357"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7357"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="7357"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7588"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -28609,306 +28592,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8298"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="8298"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8298"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="8298"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="8298"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="8298"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8298"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8298"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>investice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="8298"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8298"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>například:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8298"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="8298"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>revize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="8298"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="8298"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="8298"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navazující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="8298"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výměnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="8298"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krytiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -29867,289 +29850,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9930"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="265" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9945"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="9945"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9945"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="624" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="9945"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9945"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="9945"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9945"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="9945"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>památkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="9945"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objekt,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="9945"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="9945"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>byl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="9945"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schválen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="9945"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="9945"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="9945"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="9945"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splňujě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10175"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -31516,340 +31499,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potenciálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="255" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11577"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="686" w:y="11577"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11577"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="614" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="11577"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="11577"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="11577"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="11577"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="11577"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výnosů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="11577"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="11577"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="11577"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="11577"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="11577"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="11577"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="11577"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="11577"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="11577"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="11577"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>analýzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10555" w:y="11577"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="11577"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11807"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -32037,51 +32020,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 27.10.2026 3:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32189,60 +32172,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P31"/>
+        <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C24"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C24"/>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -32610,51 +32593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kastelán/kastelánka malého památkového objektu, 11.9.2026 16:59:43</w:t>
+        <w:t>Kastelán/kastelánka malého památkového objektu, 27.10.2026 3:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -32967,56 +32950,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P32">
     <w:name w:val="ParagraphStyle31"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P33">
+    <w:name w:val="ParagraphStyle32"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -33308,50 +33300,65 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C24">
     <w:name w:val="CharacterStyle20"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="1"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C25">
+    <w:name w:val="CharacterStyle21"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>