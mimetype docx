--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C8E1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C8E1265" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C8E1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R717E370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR717E370" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR717E370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 29.4.2026 2:30:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E34185C"/>
+    <w:nsid w:val="1B5D025A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD667E9"/>
+    <w:nsid w:val="65960A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>