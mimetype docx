--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R717E370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR717E370" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR717E370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F73611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F73611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F73611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 14:05:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B5D025A"/>
+    <w:nsid w:val="22F66EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65960A09"/>
+    <w:nsid w:val="684FA856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>