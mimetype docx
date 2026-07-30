--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F73611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F73611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F73611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676DDDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676DDDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676DDDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.6.2026 15:49:27</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22F66EC5"/>
+    <w:nsid w:val="4CBB806F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="684FA856"/>
+    <w:nsid w:val="1602648B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>