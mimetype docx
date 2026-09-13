--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676DDDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676DDDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676DDDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C9A3B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C9A3B70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C9A3B70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 30.7.2026 5:49:36</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 13.9.2026 20:17:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CBB806F"/>
+    <w:nsid w:val="7979E4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1602648B"/>
+    <w:nsid w:val="0F3C9CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>