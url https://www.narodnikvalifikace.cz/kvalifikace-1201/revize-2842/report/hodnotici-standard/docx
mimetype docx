--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122D96AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122D96AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122D96AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E48AD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E48AD56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E48AD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8163,51 +8163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8620,51 +8620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•pracoviště a nástroje pro ruční a strojní obrábění kovů: vrtačka, pila, pilník, nůžky, bruska, fréza a soustruh. </w:t>
+        <w:t xml:space="preserve">pracoviště a nástroje pro ruční a strojní obrábění kovů: vrtačka, pila, pilník, nůžky, bruska, fréza a soustruh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8679,51 +8679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•pracoviště vybavené svařovací technikou, včetně OOPP </w:t>
+        <w:t xml:space="preserve">pracoviště vybavené svařovací technikou, včetně OOPP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8738,51 +8738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště na údržbu, diagnostiku, seřizování a opravy pěstební a školkařské techniky, traktorů a jiných motorových vozidel</w:t>
+        <w:t>pracoviště na údržbu, diagnostiku, seřizování a opravy pěstební a školkařské techniky, traktorů a jiných motorových vozidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8797,51 +8797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•traktor a základní mechanizační prostředky pro pěstování lesa a školkařskou výrobu (diskové brány, podřezávač sazenic, školkovací stroj, sázecí stroj, stroj pro sklizeň sazenic) </w:t>
+        <w:t xml:space="preserve">traktor a základní mechanizační prostředky pro pěstování lesa a školkařskou výrobu (diskové brány, podřezávač sazenic, školkovací stroj, sázecí stroj, stroj pro sklizeň sazenic) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8856,51 +8856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•motorová pila a křovinořez</w:t>
+        <w:t>motorová pila a křovinořez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8915,51 +8915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dílenské příručky a technická dokumentace mechanizačních prostředků</w:t>
+        <w:t>dílenské příručky a technická dokumentace mechanizačních prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8974,51 +8974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřidla</w:t>
+        <w:t>měřidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9033,51 +9033,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•traktorová pneumatika na výměnu</w:t>
+        <w:t>traktorová pneumatika na výměnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9092,51 +9092,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s připojením na internet</w:t>
+        <w:t>PC s připojením na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4209" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář pro pěstební a školkařskou techniku, 13.9.2026 18:12:25</w:t>
+        <w:t>Opravář pro pěstební a školkařskou techniku, 28.10.2026 23:11:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EBC8678"/>
+    <w:nsid w:val="335C28F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59F34192"/>
+    <w:nsid w:val="3FA05C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FD7F6E2"/>
+    <w:nsid w:val="1DDDA390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>