--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B59FD39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B59FD39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B59FD39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61FEF8EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61FEF8EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61FEF8EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6783,51 +6783,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8035" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7352,51 +7352,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Doklady o seznámení uchazeče se zkušebním pracovištěm a BOZP a PO</w:t>
+        <w:t>Doklady o seznámení uchazeče se zkušebním pracovištěm a BOZP a PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7411,51 +7411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory vybavené pro výkon zkoušky odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory vybavené pro výkon zkoušky odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7470,51 +7470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předepsané pracovní oblečení a ochranné pomůcky</w:t>
+        <w:t>Předepsané pracovní oblečení a ochranné pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7529,51 +7529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákony, vyhlášky, normy, katalogy a předpisy k odpadům a druhotným surovinám, především zákon č. 185/2001 Sb. o odpadech, vyhláška MŽP 381/2001 Sb., Příloha č.1. Katalog odpadů, vyhláška MŽP č.383/2001 Sb. o podrobnostech nakládání s odpady, případně další, vždy v platném znění</w:t>
+        <w:t>Zákony, vyhlášky, normy, katalogy a předpisy k odpadům a druhotným surovinám, především zákon č. 185/2001 Sb. o odpadech, vyhláška MŽP 381/2001 Sb., Příloha č.1. Katalog odpadů, vyhláška MŽP č.383/2001 Sb. o podrobnostech nakládání s odpady, případně další, vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Energetický zákon č.211/2011 Sb., ČSN 44 1301-4 Principy vzorkování, ČSN 7361133 a MDS TP 93 Sypaniny pro násyp, a další podle určení AOs, vždy v platném znění</w:t>
+        <w:t>Energetický zákon č.211/2011 Sb., ČSN 44 1301-4 Principy vzorkování, ČSN 7361133 a MDS TP 93 Sypaniny pro násyp, a další podle určení AOs, vždy v platném znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7647,51 +7647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Seznam odpadů na vstupu a materiálů na výstupu ze zařízení</w:t>
+        <w:t>Seznam odpadů na vstupu a materiálů na výstupu ze zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7706,51 +7706,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky vstupních a výstupních materiálů ze zařízení pro jejich zkušební identifikaci (strusky, popílky, sádrovec, kaly apod.)</w:t>
+        <w:t>Vzorky vstupních a výstupních materiálů ze zařízení pro jejich zkušební identifikaci (strusky, popílky, sádrovec, kaly apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7765,51 +7765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Provozní návody, technologické postupy, bezpečnostní a opravárenské předpisy k zařízením, na kterých bude zkouška probíhat </w:t>
+        <w:t xml:space="preserve">Provozní návody, technologické postupy, bezpečnostní a opravárenské předpisy k zařízením, na kterých bude zkouška probíhat </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7824,51 +7824,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
+        <w:t xml:space="preserve">Prostory pro ověřování kritérií založených na formě praktického předvedení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7883,51 +7883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Montážní předpisy a materiály, měřidla, nářadí a mechanizmy (ruční, elektrické, hydraulické apod.) potřebné pro ověřování kritérií založených na formě praktického předvedení </w:t>
+        <w:t xml:space="preserve">Montážní předpisy a materiály, měřidla, nářadí a mechanizmy (ruční, elektrické, hydraulické apod.) potřebné pro ověřování kritérií založených na formě praktického předvedení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzory potřebných dokumentů, záznamů a protokolů pro praktické části ověřování, kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>Vzory potřebných dokumentů, záznamů a protokolů pro praktické části ověřování, kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8001,51 +8001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač s přístupem na internet (přístup do databází a předpisů) a vybavení pro přednášení v powerpointu</w:t>
+        <w:t>Počítač s přístupem na internet (přístup do databází a předpisů) a vybavení pro přednášení v powerpointu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8060,51 +8060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Flipchart a barevné fixy</w:t>
+        <w:t>Flipchart a barevné fixy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8119,51 +8119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní listy</w:t>
+        <w:t>Pracovní listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8011" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 13.9.2026 18:56:54</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 29.10.2026 3:20:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3370C98C"/>
+    <w:nsid w:val="5145BD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB05F39"/>
+    <w:nsid w:val="4BDE44E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="234D614B"/>
+    <w:nsid w:val="1E5ADB4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>