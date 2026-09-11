--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E3E063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E3E063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E3E063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652E655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652E655" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652E655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5048,51 +5048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5361,51 +5361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5934,84 +5934,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 28.7.2026 15:59:00</w:t>
+        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C6A750B"/>
+    <w:nsid w:val="1A8CF1D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6097,51 +6097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6678CCCB"/>
+    <w:nsid w:val="6FED37BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6227,51 +6227,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F0D8391"/>
+    <w:nsid w:val="25285F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6357,51 +6357,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="599CECBC"/>
+    <w:nsid w:val="52E2935B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>