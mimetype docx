--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652E655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652E655" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652E655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B880713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B880713" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B880713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3455,51 +3455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příprava obilí před mletím</w:t>
+        <w:t>příprava obilí před mletím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5059" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3514,51 +3514,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mlýnské zpracování</w:t>
+        <w:t>mlýnské zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5059" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3573,51 +3573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•míchání a finální úprava výrobku</w:t>
+        <w:t>míchání a finální úprava výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5059" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3632,51 +3632,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skladování, balení a expedice</w:t>
+        <w:t>skladování, balení a expedice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -3815,51 +3815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4550,51 +4550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4860,51 +4860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkušební místnost</w:t>
+        <w:t>zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11999"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4919,51 +4919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•laboratoř s následujícím vybavením: NIR analyzátor (jakýkoliv typ), vlhkoměr, laboratorní síta pro obiloviny (laboratorní prosévačka není podmínkou), laboratorní váha, laboratorní sušárna, jakýkoli přístroj na posouzení kvality těsta (alveograf, farinograf, extenzograf), přístroj na analýzu čísla poklesu, včetně potřebného laboratorního skla, pinzeta, lupa, nádoby na vážení vzorku, lopatka, sáčky na uchování vzorku</w:t>
+        <w:t>laboratoř s následujícím vybavením: NIR analyzátor (jakýkoliv typ), vlhkoměr, laboratorní síta pro obiloviny (laboratorní prosévačka není podmínkou), laboratorní váha, laboratorní sušárna, jakýkoli přístroj na posouzení kvality těsta (alveograf, farinograf, extenzograf), přístroj na analýzu čísla poklesu, včetně potřebného laboratorního skla, pinzeta, lupa, nádoby na vážení vzorku, lopatka, sáčky na uchování vzorku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11999"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5048,51 +5048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5361,51 +5361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5934,84 +5934,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik mlýnské laboratoře, 11.9.2026 19:20:05</w:t>
+        <w:t>Technik mlýnské laboratoře, 27.10.2026 2:47:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A8CF1D8"/>
+    <w:nsid w:val="6E9CE270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6097,51 +6097,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FED37BB"/>
+    <w:nsid w:val="7772AF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6227,51 +6227,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25285F4A"/>
+    <w:nsid w:val="5A543537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6357,51 +6357,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52E2935B"/>
+    <w:nsid w:val="211A3752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>