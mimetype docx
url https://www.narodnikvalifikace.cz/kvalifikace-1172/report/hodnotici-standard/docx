--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43ED5783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43ED5783" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43ED5783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DE4A641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DE4A641" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DE4A641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4191,51 +4191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4327,79 +4327,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4411,51 +4411,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4467,51 +4467,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4526,51 +4526,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů elektrotechnika a alespoň 5 let odborné praxe na pozici zkušebního technika elektrických strojů a přístrojů nebo ve funkci učitele odborných předmětů v oblasti elektrotechniky a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik) bez omezení napětí, nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a dále doklad o zvládání anglického jazyka minimálně na úrovni B2 Společného evropského referenčního rámce pro jazyky CEF nebo doklad o vykonání Státní jazykové zkoušky z anglického jazyka minimálně na úrovni základní (B2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4585,51 +4585,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání ve skupině oborů elektrotechnika a alespoň 5 let odborné praxe na pozici zkušebního technika elektrických strojů a přístrojů nebo ve funkci učitele odborných předmětů v oblasti elektrotechniky a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik) bez omezení napětí, nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a dále doklad o zvládání anglického jazyka minimálně na úrovni B2 Společného evropského referenčního rámce pro jazyky CEF nebo doklad o vykonání Státní jazykové zkoušky z anglického jazyka minimálně na úrovni základní (B2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4641,51 +4641,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4697,51 +4697,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4749,117 +4749,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4871,51 +4812,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4927,51 +4868,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4983,51 +4924,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5049,51 +4990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5377,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkoušené elektrické stroje nebo přístroje (výrobky, jejichž technické požadavky jsou vymezeny zejména nařízením vlády č. 118/2016 Sb., ve znění pozdějších předpisů, kterým se stanoví technické požadavky na elektrická zařízení nízkého napětí, nařízením vlády č. 117/2016 Sb., ve znění pozdějších předpisů, o technických požadavcích na výrobky z hlediska jejich elektromagnetické kompatibility a nařízením vlády č. 176/2008 Sb., ve znění pozdějších předpisů, o technických požadavcích na strojní zařízení ve znění nařízení vlády č. 170/2011 Sb., ve znění pozdějších předpisů a nařízení vlády č. 229/2012 Sb., ve znění pozdějších předpisů a dále k zajištění zkušební činnosti vyplývající ze zákona č. 22/1997 Sb., ve znění pozdějších předpisů, o technických požadavcích na výrobky a související předpisy, které upravují způsob stanovování technických požadavků na výrobky, které by mohly ve zvýšené míře ohrozit zdraví nebo bezpečnost osob, majetek nebo životní prostředí, popřípadě jiný veřejný zájem)</w:t>
+        <w:t>zkoušené elektrické stroje nebo přístroje (výrobky, jejichž technické požadavky jsou vymezeny zejména nařízením vlády č. 118/2016 Sb., ve znění pozdějších předpisů, kterým se stanoví technické požadavky na elektrická zařízení nízkého napětí, nařízením vlády č. 117/2016 Sb., ve znění pozdějších předpisů, o technických požadavcích na výrobky z hlediska jejich elektromagnetické kompatibility a nařízením vlády č. 176/2008 Sb., ve znění pozdějších předpisů, o technických požadavcích na strojní zařízení ve znění nařízení vlády č. 170/2011 Sb., ve znění pozdějších předpisů a nařízení vlády č. 229/2012 Sb., ve znění pozdějších předpisů a dále k zajištění zkušební činnosti vyplývající ze zákona č. 22/1997 Sb., ve znění pozdějších předpisů, o technických požadavcích na výrobky a související předpisy, které upravují způsob stanovování technických požadavků na výrobky, které by mohly ve zvýšené míře ohrozit zdraví nebo bezpečnost osob, majetek nebo životní prostředí, popřípadě jiný veřejný zájem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5436,51 +5377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zdroj proudu nebo napětí odpovídajícího rozsahu</w:t>
+        <w:t>zdroj proudu nebo napětí odpovídajícího rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5495,51 +5436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•manuál a technická dokumentace k zařízení (v českém nebo anglickém jazyce)</w:t>
+        <w:t>manuál a technická dokumentace k zařízení (v českém nebo anglickém jazyce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5554,51 +5495,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír na poznámky, psací potřeby</w:t>
+        <w:t>papír na poznámky, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5613,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•3 ks digitální multimetr – V, A, odpor</w:t>
+        <w:t>3 ks digitální multimetr – V, A, odpor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5672,51 +5613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osciloskop digitální</w:t>
+        <w:t>osciloskop digitální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5731,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•teploměr, vlhkoměr pro monitorování okolí z důvodů vyhodnocení zkoušek</w:t>
+        <w:t>teploměr, vlhkoměr pro monitorování okolí z důvodů vyhodnocení zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5790,51 +5731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•teploměr(y) pro měření teplot na kritických komponentech v zařízení</w:t>
+        <w:t>teploměr(y) pro měření teplot na kritických komponentech v zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5849,51 +5790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•snímače stanovených neelektrických veličin</w:t>
+        <w:t>snímače stanovených neelektrických veličin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5908,51 +5849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nástroje pro údržbu či opravu elektrického přístroje či zařízení</w:t>
+        <w:t>nástroje pro údržbu či opravu elektrického přístroje či zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5967,51 +5908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada šroubováků plochých, křížových, mikrošroubováků</w:t>
+        <w:t>sada šroubováků plochých, křížových, mikrošroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6026,51 +5967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
+        <w:t>sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6085,51 +6026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů plochých, očkových (3/3, 2/3, 5/4/4, 5/5/5, 5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
+        <w:t>sada klíčů plochých, očkových (3/3, 2/3, 5/4/4, 5/5/5, 5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6144,51 +6085,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů imbus (1,5 mm, 2 mm, 2,5 mm, 3 mm, 4 mm, 5 mm, 6 mm, 8 mm, 10 mm)</w:t>
+        <w:t>sada klíčů imbus (1,5 mm, 2 mm, 2,5 mm, 3 mm, 4 mm, 5 mm, 6 mm, 8 mm, 10 mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6203,51 +6144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">• momentový klíč </w:t>
+        <w:t xml:space="preserve">momentový klíč </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6262,51 +6203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•připojovací kabely odpovídajícího průřezu</w:t>
+        <w:t>připojovací kabely odpovídajícího průřezu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6321,51 +6262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příslušné technické normy vztahující se ke zkoušenému zařízení v papírové nebo elektronické podobě (v českém nebo anglickém jazyce)</w:t>
+        <w:t>příslušné technické normy vztahující se ke zkoušenému zařízení v papírové nebo elektronické podobě (v českém nebo anglickém jazyce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6728,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,84 +7298,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 13.9.2026 17:14:28</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CAF9048"/>
+    <w:nsid w:val="58EFA92D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7520,51 +7461,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B2CF4B"/>
+    <w:nsid w:val="639F5184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7650,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="661FDAE2"/>
+    <w:nsid w:val="24F8401C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>