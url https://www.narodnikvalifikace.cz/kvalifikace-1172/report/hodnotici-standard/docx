--- v4 (2026-10-28)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DE4A641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DE4A641" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DE4A641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF3858AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF3858AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF3858AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4191,51 +4191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4990,51 +4990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7298,84 +7298,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 28.10.2026 22:18:53</w:t>
+        <w:t>Samostatný elektrotechnik / samostatná elektrotechnička zkušebny elektrických strojů a přístrojů, 29.10.2026 0:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58EFA92D"/>
+    <w:nsid w:val="5860502B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7461,51 +7461,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639F5184"/>
+    <w:nsid w:val="2A192479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24F8401C"/>
+    <w:nsid w:val="2A986166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>