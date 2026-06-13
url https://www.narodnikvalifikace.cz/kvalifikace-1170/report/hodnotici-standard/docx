--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F148F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F148F80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F148F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C2B5B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C2B5B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C2B5B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 28.4.2026 19:58:08</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F7F7D4F"/>
+    <w:nsid w:val="04DD29E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39ED6978"/>
+    <w:nsid w:val="0CF89F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>