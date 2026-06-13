--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C2B5B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C2B5B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C2B5B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71001E97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71001E97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71001E97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 7:05:07</w:t>
+        <w:t>Strojírenský technik technolog / strojírenská technička technoložka, 13.6.2026 9:02:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04DD29E2"/>
+    <w:nsid w:val="28B737EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF89F12"/>
+    <w:nsid w:val="729C7A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>