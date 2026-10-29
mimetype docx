--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AB3C99E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AB3C99E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AB3C99E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2107BB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2107BB14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2107BB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7139,79 +7139,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8356" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6033" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7223,51 +7223,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7279,51 +7279,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7338,51 +7338,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou se stavebním nebo strojním zaměřením, alespoň 5 let odborné praxe v řídicích činnostech v oblasti realizace zakázek tepelných stříkaných izolací, odpovídající aktuálnímu obsahu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7397,51 +7397,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání se stavebním nebo strojním zaměřením, alespoň 5 let odborné praxe v řídicích činnostech v oblasti realizace zakázek tepelných stříkaných izolací, odpovídající aktuálnímu obsahu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7456,51 +7456,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se stavebním nebo strojním zaměřením, alespoň 5 let odborné praxe v řídicích činnostech v oblasti realizace zakázek tepelných stříkaných izolací, odpovídající aktuálnímu obsahu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7515,51 +7515,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Osvědčení o získání profesní kvalifikace 36-130-H Montér/montérka tepelných stříkaných izolací a střední vzdělání s maturitní zkouškou, alespoň 5 let odborné praxe v řídicích činnostech v oblasti realizace zakázek tepelných stříkaných izolací, odpovídající aktuálnímu obsahu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7571,51 +7571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7627,51 +7627,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7679,117 +7679,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7801,51 +7742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7857,51 +7798,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7913,51 +7854,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7979,51 +7920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8195,51 +8136,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště umožňující realizaci zkoušek vybavené potřebnými izolačními materiály, jednotlivými modely pro vzorové zkoušení aplikací (vodorovná, šikmá a svislá konstrukce)</w:t>
+        <w:t>pracoviště umožňující realizaci zkoušek vybavené potřebnými izolačními materiály, jednotlivými modely pro vzorové zkoušení aplikací (vodorovná, šikmá a svislá konstrukce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8254,51 +8195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•mechanizace: aplikační strojní vybavení na stříkání izolace </w:t>
+        <w:t xml:space="preserve">mechanizace: aplikační strojní vybavení na stříkání izolace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8313,51 +8254,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•nářadí: nůž na řezání, zarovnávací fréza, akumulační vrtačka s náhradním akumulátorem a nabíječkou min. 12 V s výkružníkem, sada základního nářadí </w:t>
+        <w:t xml:space="preserve">nářadí: nůž na řezání, zarovnávací fréza, akumulační vrtačka s náhradním akumulátorem a nabíječkou min. 12 V s výkružníkem, sada základního nářadí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8372,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybavení pro dopravu materiálů</w:t>
+        <w:t>vybavení pro dopravu materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8431,51 +8372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•osobní ochranné pracovní prostředky splňující požadavky BOZP při práci ve výšce (ostatní OOP jsou povinnou výbavou uchazeče) </w:t>
+        <w:t xml:space="preserve">osobní ochranné pracovní prostředky splňující požadavky BOZP při práci ve výšce (ostatní OOP jsou povinnou výbavou uchazeče) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8490,51 +8431,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřidla: skládací metr, výsuvný metr, pásmo, souprava pro stanovení objemových hmotností</w:t>
+        <w:t>měřidla: skládací metr, výsuvný metr, pásmo, souprava pro stanovení objemových hmotností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8549,51 +8490,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zdroj elektrické energie 230 V/ 400 V</w:t>
+        <w:t>zdroj elektrické energie 230 V/ 400 V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8608,51 +8549,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace související s hodnocenými činnostmi</w:t>
+        <w:t>technická dokumentace související s hodnocenými činnostmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8667,51 +8608,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•právní předpisy a technické normy:</w:t>
+        <w:t>právní předpisy a technické normy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9062,51 +9003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pomocný personál</w:t>
+        <w:t>pomocný personál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7953" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9581,51 +9522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 13.9.2026 18:56:55</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 29.10.2026 2:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23367933"/>
+    <w:nsid w:val="44FAF2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A31ED82"/>
+    <w:nsid w:val="0C3B9066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="139CE3D5"/>
+    <w:nsid w:val="2526FA88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BC1D56A"/>
+    <w:nsid w:val="0971FB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>