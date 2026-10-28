--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R607B206B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR607B206B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR607B206B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R864CC8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR864CC8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR864CC8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3423,51 +3423,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4844,51 +4844,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5592,51 +5592,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5892,51 +5892,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6220,51 +6220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická dokumentace a modely dechových hudebních nástrojů (klarinet, saxofon, trubka)</w:t>
+        <w:t>technická dokumentace a modely dechových hudebních nástrojů (klarinet, saxofon, trubka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6279,51 +6279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•díly kovových a dřevěných dechových hudebních nástrojů určené k opracování, povrchové úpravě a opravám</w:t>
+        <w:t>díly kovových a dřevěných dechových hudebních nástrojů určené k opracování, povrchové úpravě a opravám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6338,51 +6338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dechové hudební nástroje (klarinet, saxofon, trubka) určené k diagnostikování závad v montáži a seřízení </w:t>
+        <w:t xml:space="preserve">dechové hudební nástroje (klarinet, saxofon, trubka) určené k diagnostikování závad v montáži a seřízení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6397,51 +6397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dechové hudební nástroje (klarinet, saxofon, trubka) určené k seřízení a kontrole zvuku </w:t>
+        <w:t xml:space="preserve">dechové hudební nástroje (klarinet, saxofon, trubka) určené k seřízení a kontrole zvuku </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6456,51 +6456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada pilníků různé hrubosti a tvaru</w:t>
+        <w:t>sada pilníků různé hrubosti a tvaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•svěrky - kovové, dřevěné</w:t>
+        <w:t>svěrky - kovové, dřevěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6574,51 +6574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•smirkový papír nebo plátno různé hrubosti</w:t>
+        <w:t>smirkový papír nebo plátno různé hrubosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6633,51 +6633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vrtáky potřebných průměrů</w:t>
+        <w:t>vrtáky potřebných průměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6692,51 +6692,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ploché, trubičkové, špičaté, štípací a jiné tvarové kleště</w:t>
+        <w:t>ploché, trubičkové, špičaté, štípací a jiné tvarové kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6751,51 +6751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kladivo</w:t>
+        <w:t>kladivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6810,51 +6810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•šroubováky ploché a křížové</w:t>
+        <w:t>šroubováky ploché a křížové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6869,51 +6869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výstružníky různých průměrů</w:t>
+        <w:t>výstružníky různých průměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6928,51 +6928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•strojek na vrtání sloupků </w:t>
+        <w:t xml:space="preserve">strojek na vrtání sloupků </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6987,51 +6987,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•závitníky, frézky</w:t>
+        <w:t>závitníky, frézky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7046,51 +7046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřeby na pájení (lpájecí souprava, stolek na pájení s pemzou, pájecí pasty, pájky, stříbro, cín)</w:t>
+        <w:t>potřeby na pájení (lpájecí souprava, stolek na pájení s pemzou, pájecí pasty, pájky, stříbro, cín)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7105,51 +7105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mořidlo na odstranění pájecí pasty, plechová vanička s vodou</w:t>
+        <w:t>mořidlo na odstranění pájecí pasty, plechová vanička s vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tvarové plíšky pro úpravu a seřízení mechaniky</w:t>
+        <w:t>tvarové plíšky pro úpravu a seřízení mechaniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nízkotlaký plynový hořák s tavidly</w:t>
+        <w:t>nízkotlaký plynový hořák s tavidly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7282,51 +7282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•svěrák</w:t>
+        <w:t>svěrák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•malá a velká kovadlinka</w:t>
+        <w:t>malá a velká kovadlinka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•jednoduchý soustruh </w:t>
+        <w:t xml:space="preserve">jednoduchý soustruh </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7459,51 +7459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kruhový mosazný kartáč do soustruhu</w:t>
+        <w:t>kruhový mosazný kartáč do soustruhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7518,51 +7518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kopírka (speciální vertikální vrtačka)</w:t>
+        <w:t>kopírka (speciální vertikální vrtačka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7577,51 +7577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•bruska</w:t>
+        <w:t>bruska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7636,51 +7636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vertikální a horizontální vrtačka</w:t>
+        <w:t>vertikální a horizontální vrtačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7695,51 +7695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formy na tvarování</w:t>
+        <w:t>formy na tvarování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7754,51 +7754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•štancny/raznice</w:t>
+        <w:t>štancny/raznice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7813,51 +7813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•olovo na ohýbání mosazných, měděných trubek</w:t>
+        <w:t>olovo na ohýbání mosazných, měděných trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7872,51 +7872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vyklepávací kladívka</w:t>
+        <w:t>vyklepávací kladívka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7931,51 +7931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tyče na kovotlačení</w:t>
+        <w:t>tyče na kovotlačení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7990,51 +7990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•škrabáky</w:t>
+        <w:t>škrabáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8049,51 +8049,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•leštička</w:t>
+        <w:t>leštička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8108,51 +8108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•čisticí hadry a další úklidové potřeby pro úklid pracoviště </w:t>
+        <w:t xml:space="preserve">čisticí hadry a další úklidové potřeby pro úklid pracoviště </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11601" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8432,51 +8432,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8662,51 +8662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9403,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik dechových hudebních nástrojů, 13.9.2026 19:00:50</w:t>
+        <w:t>Mechanik dechových hudebních nástrojů, 28.10.2026 23:12:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3081D9D0"/>
+    <w:nsid w:val="1C1E10EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9566,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E2FF313"/>
+    <w:nsid w:val="174308A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D6034C9"/>
+    <w:nsid w:val="2CC56C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>