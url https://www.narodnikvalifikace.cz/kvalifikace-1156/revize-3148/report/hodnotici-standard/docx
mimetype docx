--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A6D61B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A6D61B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A6D61B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D4F4F23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D4F4F23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D4F4F23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6654,51 +6654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál pro zadanou výrobu (plošné nábytkové dílce s profilovanými hranami, tvarové nábytkové dílce z masivního dřeva, tvarové nábytkové dílce z DTD a MDF se zadýhovanými bočními plochami, složitě tvarované dílce z masivního dřeva a MDF)</w:t>
+        <w:t>Materiál pro zadanou výrobu (plošné nábytkové dílce s profilovanými hranami, tvarové nábytkové dílce z masivního dřeva, tvarové nábytkové dílce z DTD a MDF se zadýhovanými bočními plochami, složitě tvarované dílce z masivního dřeva a MDF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7282,51 +7282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické zadání výroby (výrobní dokumentace, technický popis)</w:t>
+        <w:t>Technické zadání výroby (výrobní dokumentace, technický popis)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro výrobu:</w:t>
+        <w:t>Technologické vybavení pro výrobu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•spodní frézka</w:t>
+        <w:t>spodní frézka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7459,51 +7459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kartáčovací stroj s manuálním ovládáním a ručním vedením dílců</w:t>
+        <w:t>kartáčovací stroj s manuálním ovládáním a ručním vedením dílců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7518,51 +7518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kartáčovací nástroje (brusné kartáče různé zrnitosti podle zadání výroby)</w:t>
+        <w:t>kartáčovací nástroje (brusné kartáče různé zrnitosti podle zadání výroby)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7577,51 +7577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•brusné kotouče a disky</w:t>
+        <w:t>brusné kotouče a disky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7636,51 +7636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční excentrická bruska na elektrický nebo pneumatický pohon</w:t>
+        <w:t>ruční excentrická bruska na elektrický nebo pneumatický pohon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7695,51 +7695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční vibrační bruska na elektrický nebo pneumatický pohon</w:t>
+        <w:t>ruční vibrační bruska na elektrický nebo pneumatický pohon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7754,51 +7754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•speciální tvarové přípravky na broušení složitých tvarů a profilů </w:t>
+        <w:t xml:space="preserve">speciální tvarové přípravky na broušení složitých tvarů a profilů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -7814,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•brusný materiál (brusné plátno, brusný papír různé zrnitosti a provedení podle zadání výroby a doporučení výrobců brusných kotoučů a disků a ruční elektrické nebo pneumatické brusky)</w:t>
+        <w:t>brusný materiál (brusné plátno, brusný papír různé zrnitosti a provedení podle zadání výroby a doporučení výrobců brusných kotoučů a disků a ruční elektrické nebo pneumatické brusky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7873,51 +7873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí pomůcky (kalibrovaný metr minimální délky 3 m, zámečnický úhelník 1 000 mm, posuvné měřítko)</w:t>
+        <w:t>Měřicí pomůcky (kalibrovaný metr minimální délky 3 m, zámečnický úhelník 1 000 mm, posuvné měřítko)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7932,51 +7932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí a nástroje pro provádění základní údržby stroje</w:t>
+        <w:t>Nářadí a nástroje pro provádění základní údržby stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7991,51 +7991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář nebo kniha pro zaznamenání závad stroje</w:t>
+        <w:t>Formulář nebo kniha pro zaznamenání závad stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8050,51 +8050,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Palety, vozíky nebo jiné manipulační prostředky pro třídění a manipulaci s nábytkovými dílci</w:t>
+        <w:t>Palety, vozíky nebo jiné manipulační prostředky pro třídění a manipulaci s nábytkovými dílci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky a výdejky materiálů, zboží a surovin, průvodky</w:t>
+        <w:t>Příjemky a výdejky materiálů, zboží a surovin, průvodky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8168,51 +8168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC nebo tablet</w:t>
+        <w:t>PC nebo tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8227,51 +8227,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8286,51 +8286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osobní ochranné pracovní prostředky</w:t>
+        <w:t>Osobní ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8567" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 13.9.2026 18:49:06</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="656B5903"/>
+    <w:nsid w:val="2821AF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="731DAAAB"/>
+    <w:nsid w:val="5ED635A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1043B45E"/>
+    <w:nsid w:val="05980AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="442466AA"/>
+    <w:nsid w:val="4F160A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>