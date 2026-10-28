--- v4 (2026-10-28)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D4F4F23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D4F4F23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D4F4F23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67D54B77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67D54B77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67D54B77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 28.10.2026 23:12:11</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.10.2026 0:52:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2821AF9D"/>
+    <w:nsid w:val="2EE85069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ED635A2"/>
+    <w:nsid w:val="1142E01F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05980AED"/>
+    <w:nsid w:val="144EB681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F160A0D"/>
+    <w:nsid w:val="6FD04EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>