--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5802CF4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5802CF4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5802CF4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FB322D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FB322D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FB322D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1656,51 +1656,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•povrchovou úpravu nábytkového dílce z MDF, HDF a laminované DTD pigmentovou UV, vytvrzující nátěrovou hmotou</w:t>
+        <w:t>povrchovou úpravu nábytkového dílce z MDF, HDF a laminované DTD pigmentovou UV, vytvrzující nátěrovou hmotou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3267,51 +3267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•povrchovou úpravu nábytkového dílce z dýhované DTD, překližky a laťovky transparentním UV, vytvrzujícím lakem</w:t>
+        <w:t>povrchovou úpravu nábytkového dílce z dýhované DTD, překližky a laťovky transparentním UV, vytvrzujícím lakem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3871,51 +3871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4689,51 +4689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4930,51 +4930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál pro zadanou výrobu (polotvrdá dřevovláknitá deska - MDF, tvrdá dřevovláknitá deska - HDF, překližka, laťovka, dýhovaná dřevotřísková deska, laminovaná dřevotřísková deska)</w:t>
+        <w:t>Materiál pro zadanou výrobu (polotvrdá dřevovláknitá deska - MDF, tvrdá dřevovláknitá deska - HDF, překližka, laťovka, dýhovaná dřevotřísková deska, laminovaná dřevotřísková deska)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•UV vytvrzující pigmentové a transparentní nátěrové hmoty</w:t>
+        <w:t>UV vytvrzující pigmentové a transparentní nátěrové hmoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5376,51 +5376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické zadání výroby (aplikační předpisy pro povrchovou úpravu nábytkového dílce, technické listy)</w:t>
+        <w:t>Technické zadání výroby (aplikační předpisy pro povrchovou úpravu nábytkového dílce, technické listy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro výrobu: navalovací stroj</w:t>
+        <w:t>Technologické vybavení pro výrobu: navalovací stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5494,51 +5494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí pomůcky (kalibrovaný metr minimální délky 3 m, posuvné měřítko, digitální váha, Fordův pohárek na měření viskozity, leskoměr, referenční vzorek s aplikovanou nátěrovou hmotou, teploměr na ověření teploty nátěrové hmoty)</w:t>
+        <w:t>Měřicí pomůcky (kalibrovaný metr minimální délky 3 m, posuvné měřítko, digitální váha, Fordův pohárek na měření viskozity, leskoměr, referenční vzorek s aplikovanou nátěrovou hmotou, teploměr na ověření teploty nátěrové hmoty)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5553,51 +5553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí a nástroje pro provádění základní údržby strojů</w:t>
+        <w:t>Nářadí a nástroje pro provádění základní údržby strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5612,51 +5612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář nebo kniha pro zaznamenání závad stroje</w:t>
+        <w:t>Formulář nebo kniha pro zaznamenání závad stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5671,51 +5671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Palety, vozíky nebo jiné manipulační prostředky pro třídění a manipulaci s nábytkovými dílci</w:t>
+        <w:t>Palety, vozíky nebo jiné manipulační prostředky pro třídění a manipulaci s nábytkovými dílci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5730,51 +5730,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC nebo tablet</w:t>
+        <w:t>PC nebo tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5789,51 +5789,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5848,51 +5848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osobní ochranné pracovní prostředky</w:t>
+        <w:t>Osobní ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6772,84 +6772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jitona a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 13.9.2026 18:49:08</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19DC577A"/>
+    <w:nsid w:val="5C26A4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6935,51 +6935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D81AFBF"/>
+    <w:nsid w:val="41B6307E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7065,51 +7065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CF9FC61"/>
+    <w:nsid w:val="50BD8CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7195,51 +7195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73376AB6"/>
+    <w:nsid w:val="05E1345C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>