--- v4 (2026-10-28)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FB322D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FB322D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FB322D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54C69741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54C69741" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54C69741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1656,51 +1656,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3871,51 +3871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4930,51 +4930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6255,51 +6255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6772,84 +6772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jitona a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 28.10.2026 23:12:14</w:t>
+        <w:t>Pracovník navalování povrchů v nábytkářské výrobě, 29.10.2026 0:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C26A4CC"/>
+    <w:nsid w:val="0F474916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6935,51 +6935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B6307E"/>
+    <w:nsid w:val="487C1FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7065,51 +7065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50BD8CDA"/>
+    <w:nsid w:val="280470A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7195,51 +7195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05E1345C"/>
+    <w:nsid w:val="3A8F83F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>